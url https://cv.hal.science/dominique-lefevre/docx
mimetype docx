--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -96,51 +96,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -264,4773 +264,4773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+                <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Eckert</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefevre</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mullarney</w:t>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rose</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507213v1</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-05507213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-binding by dissolved organic matter in the Western Tropical South Pacific Ocean (GEOTRACES TONGA cruise GPpr14)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304118⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505595v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Iron-binding by dissolved organic matter in the Western Tropical South Pacific Ocean (GEOTRACES TONGA cruise GPpr14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Whitby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-04505595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501447v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560452v1</w:t>
+                <w:t xml:space="preserve">hal-04501447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197530v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.937 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.937 - 960. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165077v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the atmospheric $\nu_e$ and $\nu_\mu$ energy spectra with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 816, pp.136228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES upper limits on the multi-TeV neutrino emission from the GRBs detected by IACTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/03/092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197489v1</w:t>
+                <w:t xml:space="preserve">hal-03197530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations for the ANTARES underwater neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171382v1</w:t>
+                <w:t xml:space="preserve">hal-03115107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations for the ANTARES underwater neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03115107v1</w:t>
+                <w:t xml:space="preserve">hal-03171382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">ANTARES upper limits on the multi-TeV neutrino emission from the GRBs detected by IACTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/03/092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Nicosia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107746v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171355v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171499v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (8), pp.082002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431461v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892, pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064459v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (5), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171497v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171549v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 805, pp.135439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178979v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500 (4), pp.5614-5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171550v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of the carbonate system and air-sea CO 2 exchanges in a Mediterranean human-impacted coastal site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.106641. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (12), pp.122007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495435v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Cosmic Neutrino and Gamma-Ray Emitting Transients in 7.3 Years of ANTARES and Fermi LAT Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variability of the carbonate system and air-sea CO 2 exchanges in a Mediterranean human-impacted coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A. Ayala Solares</w:t>
+                <w:t xml:space="preserve">Pierre Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. Cowen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Keivani</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a74⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.106641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157224v1</w:t>
+                <w:t xml:space="preserve">hal-02495435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Search for Cosmic Neutrino and Gamma-Ray Emitting Transients in 7.3 Years of ANTARES and Fermi LAT Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Ayala Solares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Cowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Albert</w:t>
+                <w:t xml:space="preserve">D.B. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Ardid</w:t>
+                <w:t xml:space="preserve">A. Keivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155365v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the atmospheric neutrino oscillation parameters and constraining the 3+1 neutrino model with ten years of ANTARES data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)113⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157223v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES neutrino search for time and space correlations with IceCube high-energy neutrino events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Measuring the atmospheric neutrino oscillation parameters and constraining the 3+1 neutrino model with ten years of ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab253c⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2019)113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157214v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">ANTARES neutrino search for time and space correlations with IceCube high-energy neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 879 (2), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab253c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217642v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,351 +5088,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,13625 +5486,13759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Neutrinos from TXS 0506+056 with the ANTARES Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad8c0⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851239v1</w:t>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-flavor Search for a Diffuse Flux of Cosmic Neutrinos with Nine Years of ANTARES Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 853 (1), pp.L7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa4f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Constraints on Galactic Diffuse Neutrino Emission from the ANTARES and IceCube Neutrino Telescopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The Search for Neutrinos from TXS 0506+056 with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaeecf⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 863 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad8c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171515v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Joint Constraints on Galactic Diffuse Neutrino Emission from the ANTARES and IceCube Neutrino Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
+              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 868 (2), pp.L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaeecf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171481v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of the ANTARES optical module efficiencies using$^{40}\mathrm{{K}}$ decays in sea water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (8), pp.669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6132-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171518v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Long-term monitoring of the ANTARES optical module efficiencies using$^{40}\mathrm{{K}}$ decays in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (8), pp.669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6132-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285402v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582743v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (12), pp.911. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703764v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+                <w:t xml:space="preserve">hal-01621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621701v1</w:t>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Marine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645803v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (8), pp.082001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Miller</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (4), pp.4465-4482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469, pp.906-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678521v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burke‐spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (4), pp.4465-4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554915v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caballé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Der Schaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Houégnigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.45517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01510861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621706v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for the reconstruction of neutrino-induced showers in the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 154 (6), pp.275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-3881/aa9709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669864v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Aubert</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
+                <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (04), pp.019 - 019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527250v1</w:t>
+                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441182v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. E. Bell</w:t>
+                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Tingay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Touratier</w:t>
+                <w:t xml:space="preserve">T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Goyet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">M. E. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 820 (2), pp.L24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336725v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Touratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adrian-Martineza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">L. Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.019⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441180v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.69--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
+                <w:t xml:space="preserve">hal-01441180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441181v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1512, pp.014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
+                <w:t xml:space="preserve">hal-01441181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1512, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozooplankton structure and functioning during the onset of the Kerguelen phytoplankton bloom during the KEOPS2 survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlotti</w:t>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P Jouandet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12, pp.4543-4563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4543-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231387v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01227376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Mesozooplankton structure and functioning during the onset of the Kerguelen phytoplankton bloom during the KEOPS2 survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Jouandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille L. Harmelin-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.4543-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4543-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01300542v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
+                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13654-13668. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199850v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Céa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13654-13668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3500-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441852v1</w:t>
+                <w:t xml:space="preserve">hal-01199850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00988069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Microbial food web dynamics during spring phytoplankton blooms in the naturally iron-fertilized Kerguelen area (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/05/001⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, KEOPS2: Kerguelen Ocean and Plateau Study 2, 11 (23), pp.6739-6753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6739-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071593v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food web dynamics during spring phytoplankton blooms in the naturally iron-fertilized Kerguelen area (Southern Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Catala</w:t>
+                <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-6739-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/05/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983048v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.2701,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
+                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Sanchez-Vidal</w:t>
+                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135470v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bengara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.032. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
+                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
+                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
+              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01855216v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
+                <w:t xml:space="preserve">hal-01855216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
+                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ameli</w:t>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
+                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722474v1</w:t>
+                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Courties</w:t>
+                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2595-2011⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687934v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Psarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (9), pp.2595-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2595-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514543v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.787-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441853v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216817v1</w:t>
+                <w:t xml:space="preserve">hal-01441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (6), pp.1861-1876,. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671849v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
+                <w:t xml:space="preserve">hal-00671849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00741486v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412489v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (18), pp.1454-1469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00416657v1</w:t>
+                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption and release of dissolved organic carbon by marine bacteria in a pulsed-substrate environment : from experiments to modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2008.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01312⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403773v1</w:t>
+                <w:t xml:space="preserve">hal-00416657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic balance at two contrasting sites in the Southern Ocean : The iron-fertilized Kerguelen area and HNLC waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Consumption and release of dissolved organic carbon by marine bacteria in a pulsed-substrate environment : from experiments to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55, pp.766-776. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363638v1</w:t>
+                <w:t xml:space="preserve">hal-00403773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton community structure, biomass and role in carbon fluxes during the second half of a phytoplankton bloom in the eastern sector of the Kerguelen Shelf (January-February 2005)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The metabolic balance at two contrasting sites in the Southern Ocean : The iron-fertilized Kerguelen area and HNLC waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.720-733. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 55, pp.766-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363649v1</w:t>
+                <w:t xml:space="preserve">hal-00363638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral effects on bacterial respiration, production and growth efficiency : Consistent trends in the Soutern Ocean and the Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Zooplankton community structure, biomass and role in carbon fluxes during the second half of a phytoplankton bloom in the eastern sector of the Kerguelen Shelf (January-February 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.790-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 55, pp.720-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364351v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Viral effects on bacterial respiration, production and growth efficiency : Consistent trends in the Soutern Ocean and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Malits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.790-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the measurement of phytoplankton respiration rtes from dark 14C incubations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256594v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of the measurement of phytoplankton respiration rtes from dark 14C incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Le B. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.510-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
+                <w:t xml:space="preserve">hal-00256594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00092722v1</w:t>
+                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083291v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumi Sohrin</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092707v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration in marine zooplankton-the other side of the coin: CO2 production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mayzaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rumi Sohrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2005.50.1.0291⟩</w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494233v1</w:t>
+                <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Respiration in marine zooplankton-the other side of the coin: CO2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sp Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (1), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2005.50.1.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506690v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive phenotypic variation in early flowering mutants of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 135, pp.201-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.104.039453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Bianchi</w:t>
+                <w:t xml:space="preserve">M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 269, pp.1-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092715v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Harlay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
+                <w:t xml:space="preserve">Micheline Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 269, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893858v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (C11), pp.3361 - 3361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.1997.42.6.1325⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893902v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF THE DIFFERENT PLANKTONIC MICROBIAL ASSEMBLAGES TO ETS ACTIVITY IN THE LIGURIAN FRONTAL AREA - NORTH-WEST MEDITERRANEAN-SEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Collos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Descolas-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Savenkoff</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/14.6.835⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (6), pp.1325 - 1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.1997.42.6.1325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03476513v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONTRIBUTION OF THE DIFFERENT PLANKTONIC MICROBIAL ASSEMBLAGES TO ETS ACTIVITY IN THE LIGURIAN FRONTAL AREA - NORTH-WEST MEDITERRANEAN-SEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Savenkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nl Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rassoulzadegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 14 (6), pp.835-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/14.6.835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissolution et precipitation des carbonates dans des sols (calcretes) en Zone Aride, Bassin de Ksabi, moyenne Moulouya, Maroc : consequence sur la desertification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arid Soil Research and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 5, pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19114,1013 +19248,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a combined ADCP- scientific echosounder system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briony Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2021 San Diego – PortoAt: San Diego, CA, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique observatories for sea science and particle astrophysics: The EMSO-Antares and EMSO-Western Ionian nodes in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardkjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Embarcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Very Large Volume Neutrino Telescope Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dubna, Russia. pp.09004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920709004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last biogeochemical results from an integrated open-sea network in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed Observatories and LongTime-series of Dissolved Oxygen Measurements: Good Quality Data is a Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Van Ganse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Niclas-Chirugien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléomex-Archéomède : Un transect socio-environnemental et systémique à travers le Maghreb holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bkhairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Rencontre pour l’Etude du Quaternaire en Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozooplankton structure and functioning during the onset of the Kerguelen spring bloom: first results of the KEOPS2 survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2013 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JERICO: a Joint European Research Infrastructure network for Coastal Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Puillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sparnocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Petihakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2013, San Francisco, United States. pp.1764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the 32nd International Cosmic Ray Conference (ICRC 2011) by the ANTARES collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20130,150 +20264,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming of Western Med. Deep Water in the context of halted deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20283,662 +20417,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des carbonates dans la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-114, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbonate system in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Paul Nival; Antoine Sciandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the era of global change - 30 years of multidisciplinary study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.79-103, 2020, 9781786304285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux et recherches actuels sur la tombe de Néferhotep (TT 216) à Deir el-Médina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanane Gaber, Laure Bazin Rizzo, Frédéric Servajean (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’œuvre on connaît l’artisan. de Pharaon ! Un siècle de recherches françaises à Deir el-Medina (1917-2017),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-367, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antares Neutrino telescope and Deap Sea Observatory,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seafloor Observatories - A New Vision of the Earth from the Abyss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Berlin Heidelberg, pp.369-414, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice explicative de la carte géologique de la France (1/50000).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Robaszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20948,1005 +21209,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the potential of KM3NeT in detecting core-collapse supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Adriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Alhebsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alshalloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES Collaboration: Contributions to ICRC 2017 Part III: Searches for dark matter and exotics, neutrino oscillations and detector calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES Collaboration: Contributions to ICRC 2017 Part I: Neutrino astronomy (diffuse fluxes and point sources)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anticyclonic mesoscale features on the Mediterranean Sea's microbial food web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">À quoi ressemblera demain la Flotte océanographique française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine David-Beausire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
+              <w:t xml:space="preserve">Ifremer. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737346v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Design Report of the MEUST Infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Billault</w:t>
+                <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071800v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technical Design Report of the MEUST Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beurthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Selection of the MEUST Submarine Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21956,114 +22335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et concentration dans le secteur de la brasserie en France, 1968-1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Panthéon-Sorbonne, 1985. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02858320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId610"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22210,51 +22589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mio.osupytheas.fr/~lefevre/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martineza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231387v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nowaczyk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4543-2015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363638v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJ1L0TZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363649v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.010" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CVMVGFJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256594v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Le B. Williams" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676040v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039453" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476513v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savenkoff" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nl Dasilva" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/14.6.835" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R55ZJH67-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714048v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428126v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Hutton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144281v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardkjian" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Embarcio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920709004" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541741v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Ganse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salvetat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bihan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Niclas-Chirugien" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867385" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808280v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511504v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Larcher" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149668v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449472v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Auffret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071800v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurthey" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858320v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mio.osupytheas.fr/~lefevre/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231387v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nowaczyk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4543-2015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJ1L0TZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363649v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CVMVGFJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Le B. Williams" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039453" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476513v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savenkoff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nl Dasilva" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/14.6.835" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R55ZJH67-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714048v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428126v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Hutton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144281v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardkjian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Embarcio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920709004" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541741v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Ganse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salvetat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bihan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Niclas-Chirugien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867385" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511504v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Larcher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449472v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Auffret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561677v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefort" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine David-Beausire" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071800v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurthey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858320v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>