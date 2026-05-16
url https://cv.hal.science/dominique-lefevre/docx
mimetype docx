--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1336,453 +1336,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 920 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165077v1</w:t>
+                <w:t xml:space="preserve">hal-03197530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.937 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_e$ and $\nu_\mu$ energy spectra with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 816, pp.136228. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136711v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrinos from the Tidal Disruption Events AT2019dsg and AT2019fdr with the ANTARES Telescope</w:t>
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_e$ and $\nu_\mu$ energy spectra with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
@@ -1817,82 +1817,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 920 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.136228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac16d6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197530v1</w:t>
+                <w:t xml:space="preserve">hal-03136711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
@@ -2274,295 +2274,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Taillandier</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t>
               </w:r>
@@ -2676,453 +2676,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178979v1</w:t>
+                <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
+                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (8), pp.082002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (12), pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171549v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
+                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500 (4), pp.5614-5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
+                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -3157,240 +3157,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 805, pp.135439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171550v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential bioavailability of organic matter from atmospheric particles to marine heterotrophic bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+                <w:t xml:space="preserve">ANTARES and IceCube Combined Search for Neutrino Point-like and Extended Sources in the Southern Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (24), pp.6271-6285. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892, pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6271-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab7afb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064459v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter towards the Galactic Centre with 11 years of ANTARES data</w:t>
+                <w:t xml:space="preserve">Search for neutrino counterparts of gravitational-wave events detected by LIGO and Virgo during run O2 with the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -3425,106 +3425,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 805, pp.135439. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (5), pp.487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431461v1</w:t>
+                <w:t xml:space="preserve">hal-03171550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the contribution of Gamma-Ray Bursts to the high-energy diffuse neutrino flux with 10 yr of ANTARES data</w:t>
+                <w:t xml:space="preserve">Model-independent search for neutrino sources with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -3559,216 +3559,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 500 (4), pp.5614-5628. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171355v1</w:t>
+                <w:t xml:space="preserve">hal-02178979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the cosmic ray shadow of the Sun with the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Combined search for neutrinos from dark matter self-annihilation in the Galactic Center with ANTARES and IceCube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (12), pp.122007. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (8), pp.082002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.122007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.082002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171499v1</w:t>
+                <w:t xml:space="preserve">hal-03171549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of the carbonate system and air-sea CO 2 exchanges in a Mediterranean human-impacted coastal site</w:t>
               </w:r>
@@ -4476,51 +4476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
@@ -4552,887 +4552,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01786893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024186v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and controls of heterotrophic prokaryotic production in the western tropical South Pacific Ocean: links with diazotrophic and photosynthetic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2669-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2669-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786893v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.187-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,77 +5492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 868 (2), pp.L20. </w:t>
@@ -6054,51 +6054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,185 +6424,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582743v1</w:t>
+                <w:t xml:space="preserve">hal-01285402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -6637,776 +6637,776 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703764v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">All-sky search for high-energy neutrinos from gravitational wave event GW170104 with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5451-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Andre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621701v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blanchet</w:t>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -7441,106 +7441,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.906-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645803v1</w:t>
+                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
+                <w:t xml:space="preserve">First all-flavor neutrino pointlike source search with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
@@ -7575,82 +7575,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469, pp.906-915. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01433431v1</w:t>
+                <w:t xml:space="preserve">hal-01645803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
               </w:r>
@@ -7898,478 +7898,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Houégnigan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
+                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caballé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houégnigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the reconstruction of neutrino-induced showers in the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154 (6), pp.275. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa9709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704896v1</w:t>
+                <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
+                <w:t xml:space="preserve">An algorithm for the reconstruction of neutrino-induced showers in the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Andre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8379,216 +8379,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.062001. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (6), pp.275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa9709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621706v1</w:t>
+                <w:t xml:space="preserve">hal-01704896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
+                <w:t xml:space="preserve">New constraints on all flavor Galactic diffuse neutrino emission with the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669864v1</w:t>
+                <w:t xml:space="preserve">hal-01621706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
               </w:r>
@@ -8702,563 +8702,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01515580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527250v1</w:t>
+                <w:t xml:space="preserve">hal-01441182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441182v1</w:t>
+                <w:t xml:space="preserve">hal-01527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Tingay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 820 (2), pp.L24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
+                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murchison Widefield Array Limits on Radio Emission from ANTARES Neutrino Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. E. Bell</w:t>
+                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 820 (2), pp.L24. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01290180v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of deep convection on anthropogenic CO2 sequestration in the Gulf of Lions (northwestern Mediterranean Sea)</w:t>
               </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.Pages 33-48. </w:t>
@@ -9372,63 +9372,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9451,118 +9451,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.019⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441180v1</w:t>
+                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+                <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9585,112 +9585,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.69--74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9780,51 +9780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,325 +10042,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Mesozooplankton structure and functioning during the onset of the Kerguelen phytoplankton bloom during the KEOPS2 survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Jouandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille L. Harmelin-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.4543-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4543-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01227376v1</w:t>
+                <w:t xml:space="preserve">hal-01231387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozooplankton structure and functioning during the onset of the Kerguelen phytoplankton bloom during the KEOPS2 survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.4543-4563. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4543-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231387v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01227376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,51 +10463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An annual survey of bacterial production, respiration and ectoenzyme activity in coastal NW Mediterranean waters: temperature and resource controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Céa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,338 +10578,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
+                <w:t xml:space="preserve">hal-01441852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441852v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial food web dynamics during spring phytoplankton blooms in the naturally iron-fertilized Kerguelen area (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10986,51 +10986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,51 +11120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,51 +11388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11516,295 +11516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
+                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Andre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
               </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
@@ -12058,51 +12058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12326,51 +12326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12460,51 +12460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12594,51 +12594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12646,51 +12646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
@@ -12722,197 +12722,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
+                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12935,259 +12935,259 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13398,51 +13398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13545,51 +13545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13794,338 +13794,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. van Haren</w:t>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lagaria</w:t>
+                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14202,51 +14202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14336,51 +14336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14464,325 +14464,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Courties</w:t>
+                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2595-2011⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687934v1</w:t>
+                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">The effects of nutrient additions on particulate and dissolved primary production and metabolic state in surface waters of three Mediterranean eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Psarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (9), pp.2595-2607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2595-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14872,51 +14872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15045,51 +15045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15131,51 +15131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15259,325 +15259,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216817v1</w:t>
+                <w:t xml:space="preserve">hal-00671849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (6), pp.1861-1876,. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671849v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15661,345 +15661,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
+                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Nicolas Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (18), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741486v1</w:t>
+                <w:t xml:space="preserve">hal-00412489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid biomarkers and bacterial lipase activities as indicators of organic matter and bacterial dynamics in contrasted regimes at the DYFAMED site, NW Mediterranean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mével</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (18), pp.1454-1469. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C10004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DSR2.2008.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412489v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16076,103 +16076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrostatic pressure on microbil alteration of sinking fecal pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1533-1546. </w:t>
@@ -16261,51 +16261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16350,277 +16350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The metabolic balance at two contrasting sites in the Southern Ocean : The iron-fertilized Kerguelen area and HNLC waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55, pp.766-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290755v1</w:t>
+                <w:t xml:space="preserve">hal-00363638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic balance at two contrasting sites in the Southern Ocean : The iron-fertilized Kerguelen area and HNLC waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Rapid bacterial mineralization of organic carbon produced during a phytoplankton bloom induced by natural iron fertilization in the Soutern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55, pp.766-776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Part of special issue KEOPS: Kerguelen Ocean and Plateau compared Study, 55 (5-7), pp.777-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363638v1</w:t>
+                <w:t xml:space="preserve">hal-00290755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton community structure, biomass and role in carbon fluxes during the second half of a phytoplankton bloom in the eastern sector of the Kerguelen Shelf (January-February 2005)</w:t>
               </w:r>
@@ -16645,51 +16645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.720-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16761,51 +16761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16894,51 +16894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17174,51 +17174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the measurement of phytoplankton respiration rtes from dark 14C incubations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Le B. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.510-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17256,51 +17256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17403,64 +17403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17533,64 +17533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17622,363 +17622,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Ras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092675v1</w:t>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18166,351 +18166,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive phenotypic variation in early flowering mutants of Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+                <w:t xml:space="preserve">L Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ferret</w:t>
+                <w:t xml:space="preserve">R. Sempéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sabar</w:t>
+                <w:t xml:space="preserve">M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.104.039453⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676040v1</w:t>
+                <w:t xml:space="preserve">hal-03506690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Extensive phenotypic variation in early flowering mutants of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bianchi</w:t>
+                <w:t xml:space="preserve">Mohammed Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 269, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135, pp.201-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps269001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.104.039453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506690v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of microbial biomass, production, respiration, dissolved organic carbon and factors controlling bacterial production across a geostrophic front (Almeria-Oran, SW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18559,295 +18559,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Magen</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780301v1</w:t>
+                <w:t xml:space="preserve">hal-01893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Distribution and cycling of total organic carbon across the Almeria-Oran Front in the Mediterranean Sea: Implications for carbon cycling in the western basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Harlay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Evgeny V. Dafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
+                <w:t xml:space="preserve">Cédric Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C11), pp.3361 - 3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002JC001475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893858v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-compensating phenomena in continuous cultures of Dunaliella tertiolecta limited simultaneously by light and nitrate</w:t>
               </w:r>
@@ -19288,51 +19288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briony Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19491,90 +19491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last biogeochemical results from an integrated open-sea network in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19914,51 +19914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20035,51 +20035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sparnocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Petihakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20121,64 +20121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the 32nd International Cosmic Ray Conference (ICRC 2011) by the ANTARES collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20304,64 +20304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20431,90 +20431,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des carbonates dans la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20569,90 +20569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbonate system in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20716,51 +20716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux et recherches actuels sur la tombe de Néferhotep (TT 216) à Deir el-Médina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanane Gaber, Laure Bazin Rizzo, Frédéric Servajean (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’œuvre on connaît l’artisan. de Pharaon ! Un siècle de recherches françaises à Deir el-Medina (1917-2017),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-367, 2017</w:t>
@@ -21341,103 +21341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21708,90 +21708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anticyclonic mesoscale features on the Mediterranean Sea's microbial food web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21963,51 +21963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22589,51 +22589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mio.osupytheas.fr/~lefevre/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231387v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nowaczyk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4543-2015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJ1L0TZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363649v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CVMVGFJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Le B. Williams" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039453" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476513v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savenkoff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nl Dasilva" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/14.6.835" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R55ZJH67-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714048v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428126v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Hutton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144281v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardkjian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Embarcio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920709004" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541741v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Ganse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salvetat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bihan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Niclas-Chirugien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867385" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511504v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Larcher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449472v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Auffret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561677v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefort" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine David-Beausire" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071800v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurthey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858320v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mio.osupytheas.fr/~lefevre/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac16d6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/03/092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.122007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135439" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7afb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8015-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.06.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.082002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Cowen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keivani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a74" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2019)113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab253c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2669-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad8c0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeecf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6132-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5451-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.082001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa9709" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621706v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01290180v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kaplan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Tingay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murphy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Bell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L24" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01336725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nowaczyk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille L. Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4543-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01199850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;a" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3500-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6739-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687934v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psarra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2595-2011" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412489v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve M&#233;vel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR2.2008.11.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RL5TPBV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416657v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.12.035" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9PMQSGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363638v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJ1L0TZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363649v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowaczyk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CVMVGFJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Le B. Williams" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494233v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutoute" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sp Gasparini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.1.0291" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506690v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps269001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676040v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039453" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092715v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Bianchi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780301v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Dafner" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Magen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001475" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893902v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gostan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collos" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Descolas-Gros" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1997.42.6.1325" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476513v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Savenkoff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nl Dasilva" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/14.6.835" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-R55ZJH67-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714048v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428126v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Hutton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gojak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144281v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardkjian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Embarcio" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920709004" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395124v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541741v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Ganse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salvetat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bihan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Niclas-Chirugien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867385" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973119v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bkhairi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808280v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991682v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puillat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sparnocchia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petihakis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04798803v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lenne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511504v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Larcher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149668v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coyle" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curtil" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449472v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mansy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robaszynski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Am&#233;dro" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Auffret" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410850v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410802v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757865v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561677v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Simon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefort" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine David-Beausire" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071800v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beurthey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billault" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071770v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deguero" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02858320v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>