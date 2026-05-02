--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (662)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (668)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,45669 +169,46083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anomalie apparente et opérations passées par l'administrateur légal sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clause de déchéance du terme dans un contrat de crédit à la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 04, pp.1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de l'opération de paiement non autorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opération de paiement autorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de la banque du bénéficiaire du paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création du fichier national des comptes suspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imputation de la condamnation prononcée par le juge pénal sur la condamnation à restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraude au président</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05159738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de la négligence grave en présence d'une opération non autorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05159736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pour contester une opération de paiement non autorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05159737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaine d'application de l'article L. 650-1 du code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau titre de créance négociable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligation de produire le bordereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de départ du délai de prescription de l'action en responsabilité pour manquement au devoir de mise en garde ou de conseil dans le cadre d'un prêt à remboursement différé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de fraude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crypto-actifs : le rôle des autorités de supervision est précisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plusieurs décisions précisent le régime de l'aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement des panneaux photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime des opérations non autorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opérations de paiement autorisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoir de mise en garde et prêt in fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règlements et directive du 31 mai 2024 instituant l'Autorité de lutte contre le blanchiment de capitaux et le financement du terrorisme et modifiant les règlements (UE) nos 1093/2010, 1094/2010 et 1095/2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion du droit commun de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portée du devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification d'un investisseur en crypto-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04411697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de mise en garde du banquier envers l'emprunteur ou la caution avertis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement MiCA : les nouvelles règles du jeu en matière de crypto-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.26-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité de la banque : point de départ du délai de 5 ans pour agir en responsabilité contre une banque pour manquement à son devoir de mise en garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04117987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité de la banque envers le souscripteur d'une assurance vie garantissant le remboursement d'un prêt in fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération de paiement non autorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04411693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de la remise par le prêteur de la fiche « FIPEN »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture d'un contrat de crédit à durée indéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04411695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits libellés en monnaie étrangère. Suite et probablement fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suretés sur créances et le droit des procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier envers la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NFTs et actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04118008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque de remboursement d'une opération de paiement non autorisée pèse sur les banques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démystifier les NFT : interrogations juridiques autour d’un phénomène numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...165 lines deleted...]
-              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 4 (dossier 30)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit de l’entreprise individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information du banquier va-t-elle supplanter ou concurrencer son obligation de mise en garde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03968060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du droit des sûretés : regards croisés avec Reinhard Dammann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification du délai de prescription de l'action en responsabilité fondée sur le manquement au devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement à distance frauduleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causes abusives et crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux crédits révélateurs d'un droit au crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte du préjudice subi par l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée d'une clause d'exigibilité anticipée. La mauvaise foi interdit d'invoquer le caractère abusif d'une clause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'application de l'article L. 650-1 du code de commerce à la rupture de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revirement de la Cour de cassation relatif à la sanction du non-respect du taux de période pour les crédits souscrits antérieurement à la réforme du 17 juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect des dispositions relatives au TEG. Les voies de contestation se ferment progressivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de validité de la clause de domiciliation des revenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour du contentieux relatif à la preuve de la remise du bordereau de rétractation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêts à taux variable devant la CJUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la remise de la fiche précontractuelle d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03289587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avant-projet de réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de directive du Parlement européen relative aux crédits aux consommateurs en date du 30 juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des sûretés et des procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptation des conditions générales de la banque peut se déduire du silence gardé à la réception d'un relevé de compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02543703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain et actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04118002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition du taux d'intérêt négatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux d'intérêt : suite et peut être bientôt fin ? Une erreur inférieure à la décimale relative au taux de période est sans conséquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du conseil en gestion de patrimoine et du notaire en présence d'une opération de défiscalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.861</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte de la faute de l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul lombard des intérêts intercalaires et « règle de la décimale ». Quand la seconde valide le premier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02543702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus. Conséquences de la crise de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt participatif consenti par un employeur à ses salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du mois normalisé n'équivaut pas à celle prohibée du calcul de l'intérêt en année lombarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du prêt et clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la négligence du titulaire de la carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction d'un TEG erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devises étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits finançant des installations photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation du caractère abusif des clauses relatives aux prêts libellés en devises étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde et financement de construction de maison individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde de l'établissement de crédit envers les collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clause imprécise équivaut à l'absence de mention manuscrite exigée pour la validité de l'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la suppression des tribunaux d'instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabrillac, un juriste visionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin annoncée du contentieux relatif au TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recul du devoir de mise en garde de l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement du photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emprunts toxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement d'une nouvelle catégorie de biens : les actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation pour le juge de soulever d'office le caractère abusif d'un contrat de crédit à la demande d'une caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain et crypto-actifs : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caducité est la sanction applicable lorsque le contrat d'achat du bien loué a été résolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admission exceptionnelle d'un devoir de conseil. La banque qui prend l'initiative du montage de crédit est tenue d'un devoir de conseil envers l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameçonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en devises consentis à des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination et devoirs envers un averti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banque manque à son obligation de prudence dès lors qu'elle ne vérifie pas si l'attestation fournie justifie de l'exécution parfaite et complète des travaux financés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banque qui soutient abusivement une entreprise peut être responsable en cas d'immixtion, par exemple en cas de transformation de délais de paiement en crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoirs et responsabilité du banquier lors de l'octroi et la rupture du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit renouvelable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement de panneaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur une opération juridique non identifiée : les ICOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdlending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des services de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contrat d'abonnement de téléphonie incorporant l'achat du terminal mobile est une opération de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet des moyens de défense soulevés par les emprunteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virement, prélèvement et retrait d'espèces. La Cour de cassation précise le régime des opérations de paiement sous l'empire des nouvelles dispositions légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance en date du 1er décembre 2016 relative à la lutte contre le blanchiment et le financement du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle atteinte au monopole bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du prestataire de service de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai pour agir en nullité d'un prêt comportant un TEG erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction des TEG et des taux de période erronés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ubérisation » du crédit : la réglementation du crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de responsabilité de la banque qui met en contact le client et un courtier en investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts libellés en monnaie étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aval d'un effet de commerce irrégulier en raison d'un vice de forme est lui-même nul et ne vaut pas promesse de porte fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIPSEPA. Mise en uvre de la directive SEPA et suppression du TIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LCR est un simple procédé de recouvrement de créance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pour une commune non avertie de bénéficier du devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt et service d'investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive (UE) 2015/2366 du Parlement européen et du Conseil du 25 novembre 2015 concernant les services de paiement dans le marché intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'exclusion de responsabilité énoncée par l'article L. 650-1 du code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à titre de garantie. Recours du cessionnaire contre le cédant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai pour agir du prêteur. Exigence d'une mise en demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la déchéance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recodification du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'exception de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en garde et proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la procédure de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt affecté. Indivisibilité conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumul du devoir de mise en garde et proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la réforme du droit des obligations pour le droit du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chèque de garantie peut être complété et porté à l'encaissement plusieurs années après son émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquier n'a pas à vérifier à la réalité du motif d'opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'ordonnance n° 2016-351 du 25 mars 2016 sur les contrats de crédit aux consommateurs relatifs aux biens immobiliers à usage d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation : charge de la preuve de l'appréciation de la solvabilité de l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gage commercial n'est pas soumis à l'exigence de l'écrit imposé par l'article 2336 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt. Devoir de mise en garde d'un établissement de crédit qui propose un crédit indexé sur une monnaie étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail. Portée de l'obligation de délivrance. Portée du procès-verbal de réception des marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul du TEG : la question des décimales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance professionnelle. Cession de créance à titre de garantie. Cession d'un montant supérieur à la créance garantie. Droits du cessionnaire envers le cédé. Droit du cessionnaire d'exiger le paiement intégral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Rupture de crédit. Preuve de l'ouverture de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier. Prescription. Point de départ. Premier incident de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Macron valide le prêt interentreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance de la protection de l'emprunteur par le droit des clauses abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Caractère erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbitrage et l'article L. 650-1 du code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir légal d'explication exclut le devoir jurisprudentiel de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve du caractère erroné du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des différents intermédiaires participant au montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation : portée de la déchéance des intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Absence de devoir de conseil du banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, pp.340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...2883 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rontchevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation - Une clause préétablie destinée à prouver l'accomplissement du devoir d'explication est une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit discrétionnaire du banquier d'accorder, de refuser ou de rompre un crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du non-respect du formalisme exigé par l'article L. 341-2 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du devoir de se renseigner préalable au devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion-absorption d'une société créancière. La fusion de la société créancière entraine l'extinction de l'obligation de couverture de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi n° 2014-844 du 29 juillet 2014 relative à la sécurisation des contrats de prêts structurés souscrits par les personnes morales de droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création du Registre national des crédits aux particuliers remise en cause par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel régime pour les crédits affectés à un investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prêt affecté à l'épreuve des financements du photovoltaïque et de l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Année bancaire - Le taux de l'intérêt conventionnel mentionné par écrit dans l'acte de prêt consenti à un consommateur ou à un non-professionnel doit, comme le TEG, sous peine de se voir substituer le taux légal, être calculé sur la base de l'année civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du banquier en présence d'un chèque faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au crédit. Engagement envers les TPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation - Directive sur le crédit immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de L'ACPR - Saisine par le client de l'ACPR aux fins de constat d'une violation de règles de droit privé protectrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du devoir de vigilance - La banque victime du mensonge de son client qui l'a tenu dans l'illusion qu'il était acquéreur d'un seul bien n'a pas engagé sa responsabilité à l'égard de ce dernier pour lui avoir accordé un crédit excessif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04, pp.839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02259002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement - Conséquences de l'absorption d'une société ayant souscrit un engagement de sous-cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction du TEG erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance professionnelle. Portée de la cession en cas d'ouverture d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Crédit affecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de droit à la renégociation du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Exclusion du TEG des commissions d'intervention et des frais d'assurance facultative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir du banquier en cas de montage financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties. Cautionnement. Conséquences de l'absence de déclaration de la créance du créancier à l'égard de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage automobile. Droit du créancier gagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la réception des relevés bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture abusive de crédit invoquée par la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits. BPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et formalisme : quelle sanction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation de créance est une garantie qui échappe à l'exigence préalable d'autorisation du conseil d'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Regroupement de crédit. Information de l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance Dailly. Date prise en compte pour l'engagement de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde et proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et exigence de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage sur stocks. Concurrence entre le gage de droit commun et le gage sur stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Portée des exceptions au principe de non responsabilité bancaire. Article L. 650-1 code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte bancaire. Faute lourde du porteur de la carte caractérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt aux collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissements de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.559-560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts consentis pour des placements financiers. Indivisibilité entre opérations de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits - TEG - Mention et sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Preuve de la remise du bordereau de rétractation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action fondée sur le manquement au devoir de mise en garde non soumis au délai biennal de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice de violence existant au jour de conclusion du crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposition en cas de survenance d'une procédure collective ne peut intervenir qu'avant le paiement par l'émetteur entre les mains du banquier du bénéficiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépénalisation du droit du chèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un billet à ordre nul en raison de l'identité de personne entre le souscripteur et le bénéficiaire peut être endossé au profit de la banque qui en devient bénéficiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation du contrat pour erreur. Responsabilité du crédit bailleur pour manquement à son devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regroupement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour fourniture d'un crédit à une entreprise en difficulté fondée sur l'article L. 650-1 du code de commerce. Exigence d'un crédit fautif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en rapport d'un paiement par chèque de banque intervenu depuis la date de cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de devoir de renégocier un prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique trompeuse relative au TAEG constitutive d'une clause abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve du prêt résultant de la reconnaissance de dette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coordonnées du bénéficiaire du virement sont couvertes par le secret professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aval d'un billet à ordre irrégulier ne vaut comme cautionnement que si les formalités de l'article L. 341-2 du code de la consommation sont respectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du banquier pour encaissement différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement gravement répréhensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de la capitalisation des intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information annuelle de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de l'établissement de crédit fondée sur un manquement au devoir de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et principe de proportionnalité. L'appréciation de la proportionnalité relève du pouvoir souverain des juges du fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un statut pour les intermédiaires du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculté pour le tireur de solliciter la production en copie recto-verso des chèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui qui a donné quittance ne peut prouver librement l'absence de libération du débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de refuser le crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de forclusion de deux ans en présence d'une clause de maximum autorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'exigence de formation pour les crédits à distance et sur les lieux de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application des dispositions du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de mise en jeu du devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commission interbancaire non constitutive d'une entente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la clause du double montant dans les crédits renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de la commission sénatoriale pour le contrôle de l'application de loi relative au crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crédit n'est pas excessif du seul fait qu'il est accordé à une personne faisant l'objet d'une interdiction bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence d'agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit renouvelable consenti à un incapable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au crédit. Exigence de motivation des refus de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de directive 2011/0062 sur les contrats de crédit relatifs aux biens immobiliers à usage résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'effet de la compensation invoquée par la caution sur la dette principale garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée d'un aval en période d'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de la responsabilité d'une banque à l'égard d'un dirigeant pour fourniture d'un crédit excessif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accord de principe d'octroyer un crédit sous les réserves d'usage n'engage pas l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition de la poursuite du cédant garant solidaire. Dispense conventionnelle d'une poursuite préalable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02258269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suppression de la pénalité libératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrets d'application en matière de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en l'absence d'accord à la cession d'un contrat de crédit, la banque peut être responsable envers son client demeuré tenu du prêt en cas d'apport partiel d'actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Devoir de mise en garde. Prescription de l'action en responsabilité. Point de départ. Jour de l'octroi du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte bancaire. Devoir de mise en garde consacré au profit d'un adhérent au système de carte bancaire. Qualité de non averti non prouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail. Portée de l'annulation du contrat entre le fournisseur et l'établissement de crédit-bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Crédit à la consommation consenti à deux co-emprunteurs. Point de départ du délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cédant garantit l'existence de la créance cédée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de rééchelonnement de la dette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction du non respect de l'exigence d'une offre préalable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de l'assurance incendie dans le TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité en cas de déblocage des fonds en l'absence de remise de l'attestation de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'interdiction d'émettre des chèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de change. Défaut de mention du lieu de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'exigence de désignation du débiteur cédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En l'absence de la mention manuscrite spécifique, le cautionnement solidaire devient un cautionnement simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve du paiement. Le paiement est un fait qui se prouve par tous moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret n° 2011-304 du 22 mars 2011 déterminant les modalités du remboursement minimal du capital emprunté à chaque échéance pour les crédits renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À moins d'y avoir renoncé, le cessionnaire est en droit de percevoir le montant de la créance cédée à titre de garantie dans son intégralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le cadre d'une procédure de liquidation judiciaire, l'absence de déclaration par le créancier n'est pas une exception dont peut se prévaloir la caution pour se soustraire à son engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration dans le TEG du montant de la souscription des parts sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties. Lettre d'intention. Lettre donnant naissance à une obligation de résultat. Critère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée du silence de l'ordonnance du 9 décembre 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions relatives à l'offre ne sont pas applicables en cas de renégociation d'un prêt immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parties au contrat de crédit bail peuvent rendre divisible le contrat de maintenance et le contrat de location pour faire échec à l'indivisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession Dailly. Cession à titre de garantie. Dénouement sans formalités particulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte courant. Conditions dans lesquelles la rupture d'une convention de compte courant peut être abusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation en compte courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention AERAS du 1er février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration dans le TEG de la retenue de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission multilatérale d'échange image chèque est une pratique de nature à fausser le libre jeu de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre d'intention. Cas dans lequel la lettre donne naissance à une obligation de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles. Défaut de pouvoir du signataire du bordereau. Sanction par l'inopposabilité. Preuve de la notification par tous moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession Dailly. Double mobilisation. Conditions de l'action pour enrichissement sans cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition suspensive de l'octroi du prêt. Absence de réponse de l'assureur. Condition réputée remplie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Portée du secret bancaire. Droit du tiré de refuser de communiquer aux héritiers du tireur le verso du chèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondement du recours en contribution du co-emprunteur. Subrogation légale. Obligation de remboursement alors même que le co-emprunteur n'a pas bénéficié de la remise des sommes prêtées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt. Preuve de la remise des fonds dans les contrats de prêt d'argent réels et consensuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles. Le bordereau dont la date est inexacte est inopposable aux tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.760</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée en matière de responsabilité bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession Dailly. Conflit entre un cessionnaire et un vendeur revendiquant la créance de prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Récapitulatif des décrets d'application de la loi du 1er juillet 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03, pp.616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêtés du 22 mars 2011 portant mesures transitoires pour la détermination des taux de l'usure pour les prêts n'entrant pas dans le champ d'application des articles L. 312-1 à L. 312-3 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Conformité de la loi rétroactive validant le non-respect de l'exigence de tableaux d'amortissement à l'article 1er du premier Protocole additionnel de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt de restructuration. Conditions de validité du prêt de restructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un emprunteur averti ne peut invoquer un manquement au devoir de conseil dès lors qu'il est prouvé sa connaissance du mécanisme du prêt in fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie autonome. Droit pour le donneur d'ordre d'une garantie autonome à première demande tenu de rembourser son contre-garant d'agir en responsabilité contre le garant de premier rang qui, en payant le bénéficiaire n'a pas respecté les conditions définies dans la garantie de premier rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Octroi d'un découvert pour payer un chèque présentant les apparences de la régularité, en l'absence de provision préalable suffisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à titre de garantie. Requalification d'une cession de créance à titre de garantie en nantissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage. Portée d'une clause de substitution des marchandises introduite dans un contrat de gage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Exigence de la provision au jour d'ouverture de la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 1er juillet 2010 relative au crédit la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02257015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aval. L'aval n'est pas soumis à l'article L. 313-22 du code monétaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Absence de devoir de mise en garde en présence d'une sûreté réelle consentie pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes bancaires. Clauses abusives dans les conventions de compte. Détermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage. Qualification d'une garantie sur somme d'argent constituée au profit du factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Point de départ de la prescription de l'action en responsabilité bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Notion de créancier professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Portée de la garantie du vendeur envers le prêteur en cas de résolution de la vente financée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Portée du pouvoir du juge de soulever d'office une fin de non-recevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Point de départ du délai de prescription de l'action en nullité. Jour où l'emprunteur aurait dû connaître le vice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Concours financier à un entrepreneur individuel. Absence de sanction du non-respect de la procédure à l'égard de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Engagement de caution par une personne physique envers un créancier professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt hypothécaire. Déchéance du droit aux intérêts. Imputation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. La remise d'un chèque ne vaut paiement que sous réserve de son encaissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Délai de forclusion. Prélèvement sur un compte-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte des coûts de l'assurance obligatoire de l'immeuble pour le calcul du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Devoir de conseil envers la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Prescription de l'action en nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantissement d'un compte-titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au crédit. Portée des engagements souscrits par les banques pour remédier à la crise du Crédit. Rôle du médiateur. De l'existence d'un droit au crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses abusives. Décret portant application de l'article L. 132-1 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit. Loi tendant à favoriser l'accès au crédit des petites et moyennes entreprises et à améliorer le fonctionnement des marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties. Ordonnance n° 2008-1345 du 18 décembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Notion d'emprunteur non averti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquier récepteur chargé de l'encaissement d'un chèque, est tenu de vérifier la régularité apparente de l'endos apposé sur le titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Pouvoir du juge de soulever d'office une disposition d'ordre public du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virement. Le virement vaut paiement dès réception des fonds par le banquier du bénéficiaire qui les détient pour le compte de son client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. La banque tenue de relever les anomalies apparentes d'un chèque qui lui est présenté doit assumer les conséquences du risque qu'elle prend en s'abstenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire. Droit pour le donneur d'ordre de procéder à une saisie conservatoire en présence d'une fraude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation frauduleuse à distance. Indifférence de la négligence du porteur pour déterminer l'obligation de recréditer le montant de l'opération suite à la contestation intervenue dans le délai prévu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt. Cause du contrat de prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Le devoir de mise en garde n'existe qu'en présence d'un risque de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens de paiement. Ordonnance relative aux conditions régissant la fourniture de services de paiement et portant création des établissements de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Créancier professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Devoir du juge de soulever d'office un moyen de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 04, pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Exercice d'une faculté par le créancier titulaire d'une sûreté et bénéficiaire d'un cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes bancaire. Refus d'admettre des oppositions en dehors des cas prévus. Obligation de la banque du porteur de se faire juge de la validité de l'opposition notifiée par ce dernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutien abusif de crédit. Conditions d'appréciation du soutien abusif en présence d'une procédure collective ouverte pour confusion des patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des sûretés réelles : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiducie. Suite et... peut-être fin !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Domaine d'application du devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Absence de risque de surendettement et devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux d'intérêts conventionnels calculés sur 360 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aval. Absence de droit à l'information de l'avaliste en application de l'article L. 313-22 du code monétaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Caractère abusif d'une clause de défaut croisé dans un contrat de prêt immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance portant diverses mesures relatives à la fiducie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02256184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement - Suspension des poursuites - Fin de non-recevoir - Recevabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critère du créancier professionnel tenu de respecter le principe de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde. Critère de qualification de l'emprunteur non averti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de devoir de mise en garde au profit de l'emprunteur non averti déloyal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession « Dailly ». Cession portant une subvention accordée à une association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Critère de l'emprunteur non averti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critère de l'immixtion fautive de l'établissement de crédit. Nécessité de l'existence d'actes positifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de la responsabilité pour soutien abusif résultant de l'immixtion de la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits. Portée des réformes législatives sur le contrat de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction de l'offre de crédit et du pourparler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits en compte courant. Soumission à la législation relative au crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits à taux variables. Information de l'emprunteur. Engagement de l'AFECEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte bancaire. Utilisation par un tiers avec utilisation du code confidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-cautionnement. Exceptions que la sous-caution peut opposer à la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage. Mode calcul du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause du prêt ayant un caractère réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion des frais de forçage dans le TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause du contrat de prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations d'information mises à la charge des créanciers profitent à l'ensemble des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du créancier envers la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'un document constitutif d'un boycott irrégulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pris en compte. Souscription des parts sociales d'une banque mutualiste. Frais d'assurance facultative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi n° 2008-3 du 3 janvier 2008 pour le développement de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'effet de la saisie-attribution effectuée en France sur les comptes de la succursale située à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification du régime de la fiducie par la loi LME du 4 août 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation et scoring. Conditions posées par la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de l'emprunteur trouve sa cause dans l'obligation du prêteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de démarchage à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail. Critère de qualification de la clause pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Prise en compte de l'engagement de caution du dirigeant pour l'appréciation du surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de la qualité en laquelle la société d'affacturage intervient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre le crédit et la prestation financée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG erroné. Sanction. Substitution du taux d'intérêt légal au taux erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de retrait litigieux. Possibilité d'exercer le retrait litigieux alors même que la cession se réalise au profit d'un fonds commun de créances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissement de crédit. Portée du devoir d'éclairer de l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction de la cession de créance professionnelle réalisée à titre d'escompte et à titre de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissement de crédit. Contenu du devoir de mise en garde de l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermédiaire en opération de banque. Absence de mandat d'intérêt commun lui donnant droit à indemnité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage sans dépossession. Droit de rétention du créancier gagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession « Dailly ». Régime de la cession dans les contrats de partenariat public-privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissement de crédit. Responsabilité de l'établissement de crédit en matière environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Prescription de l'action en nullité en cas d'irrégularité du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de l'impossibilité d'utiliser le service financé en raison de la défaillance du fournisseur de disquettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement consenti par une société civile. Condition de validité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la décision d'admission de la créance de recours du cessionnaire contre le cédant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du chef de file qui cède sa participation en méconnaissance de la convention de sous-participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l'accomplissement du devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Date de l'opposition au paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.827</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la modification d'un taux d'un crédit à taux variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 01, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des sûretés, la fiducie et les procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription de l'action en nullité du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de la banque à l'égard du crédit-preneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de la législation relative à la publicité interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pour le crédit-bailleur de récupérer le bien loué après la résolution du plan de continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances. Poursuite du cédant. Conditions. Exigence d'une demande amiable adressée au cédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction du prêt et du contrat de portage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de change valant billet à ordre en l'absence de signature du tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée d'un TEG erroné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du porteur disposant d'un titre envers le tiré contre le tireur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date d'effet d'un virement et jeu de la compensation légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'action en remboursement d'un prêt. Nature de la prescription déterminée par la nature de la créance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès au crédit. Rapport Taffin-Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail immobilier. Devoir de conseil du notaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pour le porteur d'un chèque perdu de se prévaloir de la théorie de l'enrichissement sans cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt consenti par un établissement de crédit dépourvu d'agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application dans le temps des dispositions de la loi Dutreil consacrées au cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigence d'une double information de l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation du contrat de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l'action en responsabilité pour rupture abusive de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier positif de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoring. Encadrement de la technique du score par la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à titre de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité liée à la fourniture d'une assurance-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 19 février 2007 instituant la fiducie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créance à un fonds commun de créances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition suspensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier est tenu envers la caution de rendre définitivement efficace la sûreté dont il dispose par ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de droit au crédit d'une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut des établissements de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application des crédits immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation des frais liés aux incidents de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la convention destinée à faciliter l'accès au crédit des personnes présentant un risque de maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application de l'article L. 312-2 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité des époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction du demandeur averti ou profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à restitution des sommes en cas de paiement frauduleux effectué à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pool bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de devoir de mise en garde en l'absence de caractère spéculatif de l'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit. Preuve incombant au client. Preuve de la rupture de pourparlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect de l'engagement d'accorder un crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 2328-1 du code civil - Loi du 19 février 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfice de subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pool bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles-types d'offres préalables de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie de la provision à laquelle la banque émettrice d'un chèque de banque tiré sur ses caisses n'est souscrite qu'au profit de son bénéficiaire dénommé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité du gage sans dépossession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l'irrégularité du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence en matière de clause abusive et de publicité trompeuse relative à un crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consentement donné par des conjoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments constitutifs du TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde envers l'emprunteur et la caution non avertis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibilité pour le cessionnaire de se prévaloir d'un mandat apparent donné au préposé du cédant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-cumul de la cession et du nantissement de créance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque du cours de change en présence d'un chèque impayé libellé en monnaie étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 02, pp.420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi n° 2007-211 du 19 février 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivisibilité contractuelle. Lien entre la convention de couverture et la convention de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dol est une exception personnelle au débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Prescription de l'action en nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux effectif global. Eléments. Charges connues au jour de l'acte de prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licéité du démarchage du parent du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de prêt conclu par un établissement de crédit non agréé. Absence de nullité du contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge du risque d'utilisation illicite d'une carte bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles règles et usances n° 600 de la CCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.741</w:t>
-[...7575 lines deleted...]
-                <w:t xml:space="preserve">Cautionnement et formalisme : quelle sanction ?</w:t>
+              <w:t xml:space="preserve">, 2007, 03, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de forclusion en matière de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit de juridiction en matière de crédit immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 04, pp.811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Détermination du tribunal et de la loi compétente en présence d'un crédit transfrontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du cautionnement en cas de fusion-absorption de la société cautionnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit garanti par une hypothèque rechargeable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Tableau d'amortissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Portée de l'exigence d'information des conséquences de l'absence de provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles. Nullité de la cession de créance à titre de paiement pour dettes échues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire : qui doit réparer les conséquences dommageables d'un refus de payer qui s'avère infondé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt consenti par un particulier. Caractère réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de fusion de comptes. Pluralité de comptes ouverts par un syndic de copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie autonomes. Recours du garant et du donneur d'ordre en cas d'inexécution du contrat de base par la faute du bénéficiaire postérieurement à l'appel de la garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location de coffre-fort. Nature sui generis du contrat. Absence de caractère de force majeure de l'incendie ayant conduit à interdire au client l'accès au coffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de crédit stand by. Respect du formalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG incomplet. Sanction. Année bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement réel. Sûreté réelle constituée en garantie de la dette d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Détermination de la date d'émission. Distinction avec la date de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virement. Virement en l'absence de provision. Existence d'une facilité de caisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction du contrat de société et du cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 09, pp.479</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La délégation de créance est une garantie qui échappe à l'exigence préalable d'autorisation du conseil d'administration</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt à recours limité. Responsabilité du mandataire chargé de la vente d'une entreprise et qui accorde un prêt à recours limité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Devoir de mise en garde envers un particulier. Devoir d'alerter sur le risque encouru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage. Validité des dates de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Crédit revolving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Etablissement de crédit dirigeant de fait par l'intermédiaire de ses salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Devoir de mise en garde envers un profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt annulation. En cas d'annulation du prêt le coemprunteur est tenu à restitution des sommes prêtées alors même que les sommes n'ont pas été versées à un compte joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Portée du devoir de mise en garde envers un emprunteur profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan épargne logement. Clôture du compte sans l'accord du client. Non-respect de la convention. Défaut d'accord tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet à ordre : insaisissabilité de la créance cambiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvert. Un établissement de crédit n'est tenu d'exécuter un ordre de virement que si, à la date de cet ordre, il existe sur le compte des fonds disponibles, soit en raison de l'état créditeur du compte, soit en raison de l'existence d'un découvert autorisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Absence de devoir de mise en garde envers un emprunteur averti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie autonome. Application à la garantie autonome de l'article 1415 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire. Faculté pour la banque émettrice de refuser les documents lorsque les réserves ont été levées par le donneur d'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Portée du devoir de se renseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail. Exercice d'une action en garantie contre le fournisseur postérieurement à la résiliation du contrat de crédit-bail pour défaut de paiement des loyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Obligation d'information de la caution. Cessation à partir d'une décision de condamnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances. Portée de la cession portant sur des créances nées de contrat à exécution successive lorsque s'ouvre une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Portée du devoir de mise en garde. Etendue du devoir de se renseigner de l'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire : faute de la banque notificatrice qui adresse des documents incomplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de la banque. Responsabilité envers le créancier pour non-respect de la destination des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Application dans le temps de l'article L. 341-4 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail mobilier. Cumul de l'action en responsabilité pour défaut de conseil et action en résolution du contrat de crédit-bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire pour soutien abusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prêt viager hypothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit acheteur. Devoir de vérification imposée à la Coface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraude opposable dans le cadre d'un crédit réalisable par acceptation. Date de réalisation du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour rupture de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits mobiliers à la consommation. Crédit affecté. Fraude à la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantissement. Effet du jugement exécutoire par provision ordonnant l'attribution du gage au créancier gagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Interdiction pour une banque dépositaire de s'approprier des sommes sans autorisation préalable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause du contrat de prêt est le profit attendu par l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 04, pp.887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit mobilier à la consommation. Point de départ du délai de forclusion. Découvert en compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de la banque pour non-respect de l'affectation du prêt. Responsabilité à l'égard de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage sur stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire : faute de la banque intermédiaire qui couvre une irrégularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds de garantie des dépôts. Droit d'agir en responsabilité contre des dirigeants pour des faits antérieurs à sa création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité de la banque à l'égard d'un co-emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque. Obligation de la banque présentatrice en présence d'un chèque de banque falsifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture de crédit. Absence de caractère abusif du crédit en cas de respect du préavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à durée indéterminée. Délai de préavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEG. Portée de la mention et des exemples figurant sur le relevé de compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes de paiement. Conditions particulières prévoyant une faculté de contrepassation au profit de l'émetteur en cas de faute de l'adhérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 01, pp.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02254142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire pour soutien abusif de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Absence de responsabilité de la banque qui finance le démarrage d'une activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte bancaire. Prescription de l'action d'un titulaire de compte bancaire. Point de départ du délai. Portée attachée au silence conservé par le titulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte courant. Eléments constitutifs. Exigences relatives au TEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Irrégularité de l'offre préalable. Point de départ du délai de forclusion de l'action engagée par l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention d'unité de comptes. Conditions d'efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Résolution d'un crédit à la consommation à la suite de celle d'un achat financé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Droits du prêteur en cas d'annulation du contrat principal(Cass. 1re civ., 10 mai 2005, SELARL X c/ Mutuelle du Mans, arrêt n° 000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Champ d'application. Personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 28 janvier 2005 de protection des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 26 juillet 2005 relative à la sauvegarde des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation d'une banque en comblement de passif en qualité d'administrateur de fait interposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole bancaire. Absence de sanction du défaut d'agrément d'un établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte joint. Le co-titulaire du compte n'est pas nécessairement co-emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Bail. Changement de créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de comptes : champ d'application et contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance du 6 juin 2005 relative à la commercialisation à distance des services financiers auprès des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et fusion de la société créancière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 05, pp.291</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Cautionnement et exigence de proportionnalité</w:t>
+              <w:t xml:space="preserve">, 2005, 02, pp.371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance du 16 juin 2005 relative à l'accomplissement de certaines formalités contractuelles par voie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caution. Bénéfice de subrogation. Faculté ouverte au créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte bancaire. Portée de la clause limitant la possibilité pour le titulaire d'un compte de changer d'établissement de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte courant. Eléments constitutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention d'unité de compte. Interdiction pour la banque de se contredire dans la mise en oeuvre de la convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie autonome. Cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage. Jeu du compte courant et portée de la subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire et franchise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire pour soutien abusif. Notion de soutien abusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Portée de l'interdépendance entre le crédit et le contrat de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité à l'égard de la caution profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie autonome justifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire pour fourniture d'un crédit à un particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'ouverture d'un plan de continuation pour les cautions simples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pool bancaire. Responsabilité du chef de file. Abandon de créance. Octroi de délai de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Ouverture de crédit reconstituable. Point de départ du délai biennal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit consenti par un établissement de crédit non agréé. Absence de nullité du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des comptes n'est plus prohibée : aménagements réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Point de départ du délai de forclusion opposé au prêteur. Dépassement du découvert autorisé. Jour du dépassement. Clause d'exigibilité immédiate s'imposant aux deux parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture de crédit. Insaisissabilité. Distinction avec le prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application résiduelle du droit commun de la location au crédit-bail immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. TEG. Eléments pris en compte pour le calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte bancaire. Portée du silence conservé au reçu des relevés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret bancaire. Banque partie au litige. Interdiction de transmettre des informations relatives à un compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture de crédit est une promesse de prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance groupe. Portée de l'obligation d'information et de conseil du banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde de l'établissement de crédit. Responsabilité pour fourniture d'un crédit excessif à un particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Conditions de la responsabilité à l'égard de l'emprunteur. Absence de devoir de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de forclusion en matière de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Responsabilité pour soutien abusif de crédit retenue à l'égard de plusieurs établissements de crédit ayant consenti des crédits à plusieurs sociétés appartenant à un même groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Conséquences du règlement amiable. Bien-fondé du refus de communication de l'accord à la caution. Application à la caution des remises et délais accordés au débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Responsabilité de l'URSSAF pour soutien abusif de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret de l'instruction opposable par l'établissement de crédit à son client (oui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Responsabilité à l'égard de l'emprunteur pour refus de concours promis. Annulation du cautionnement pour défaut de cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail immobilier. Clause de résiliation anticipée. Mode de calcul du montant de l'indemnité de résiliation. Prise en compte du montant nominal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Domaine respectif du crédit à la consommation et du crédit professionnel. Exigence d'une stipulation contractuelle expresse pour la destination du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes de dépôt. L'interdiction de la rémunération des comptes sur dépôt sanctionnée par la CJCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement à distance par carte bancaire sans utilisation du code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions destinées à favoriser le crédit à la consommation. Loi du 9 août 2004 pour le soutien à la consommation et à l'investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement par anticipation. Champ d'application de l'article R. 312, alinéa 2 du code de la consommation. Absence d'application au contrat de prêt assorti d'un intérêt fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret professionnel. Portée du secret professionnel d'un établissement de crédit à l'égard d'une caisse de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Responsabilité à l'égard d'un franchisé caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture abusive de crédit. Lien de causalité. Cessation de paiement et situation irrémédiablement compromise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi pour la confiance dans l'économie numérique. Application au contrat de crédit des principes gouvernant le commerce électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du juge de l'exécution de soulever d'office des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de concours financier justifiant l'obligation d'information du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date de naissance de la créance de remboursement d'un crédit immobilier. Formation du contrat par la seule acceptation de l'offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renégociation des contrats de crédit antérieures à la loi du 25 juin 1999. Critères d'appréciation du caractère plus favorable de la renégociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité d'une banque qui paye un crédit documentaire malgré des documents non conformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice illégal de la profession de banquier. Prêteur se prévalant de la violation du monopole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de la commission des clauses abusives à propos des contrats de prêt immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu de l'obligation d'information de l'emprunteur en cas de renouvellement d'un crédit utilisable par fractions et assortie d'une carte de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Soutien abusif de crédit. Preuve des circonstances exceptionnelles justifiant la mise en jeu de la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la forclusion opposable à l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location de coffres-forts. Loyer. Abus dans la fixation de loyer. Absence de comportement fautif de la banque. Temps nécessaire octroyé au client pour s'adresser à la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte bancaire. Procuration. Absence de responsabilité du banquier qui ne recueille pas une procuration en sa présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 03, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du juge de soulever d'office la nullité d'un crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garantie à première demande internationale. Preuve du caractère abusif de l'appel en garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 01, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation pour le banquier qui accorde un prêt relais de vérifier la valeur du bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 02, pp.354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d'application des dispositions relatives au crédit affecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarchage bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence d'une entente entre établissements de crédit en vue de restreindre les possibilités de renégociation des prêts immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 04, pp.796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Cautionnement des obligations d'une entreprise en difficultés. Dol (non). Absence de cause (non)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de compte. Acceptation tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Actions soumises au délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usure. Eléments constitutifs du délit d'usure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole des établissements de crédit. Critère de l'exercice illégal de la profession de banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Sanction du non-respect des exigences légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.794</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation de la prohibition de l'usure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque. Absence d'obligation de communiquer le dossier de crédit d'une entreprise au commissaire à l'exécution du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes bancaires et de crédit. Responsabilité de l'émetteur envers le porteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit communautaire et forclusion biennale. La réglementation française ne peut empêcher le juge de relever d'office le caractère abusif des clauses qui lui sont soumises à l'expiration du délai de forclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret professionnel. Portée du secret professionnel en cas de décès du titulaire du compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes bancaires et de crédit. Mentions obligatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pool bancaire. Convention de participation en risque et en trésorerie. Qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier. Application de l'article 87-1 de la loi du 12 avril 1996 validant des offres de prêt comportant des tableaux d'amortissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits. Assurance-groupe. Liberté de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation Portée de la résolution du crédit suite à la résolution de la vente. Perception des intérêts au taux légal à compter de la mise en demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie attribution de créances à exécution successive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes bancaires. Rémunération des comptes. Conformité au droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directive 2002/65/CE du 23 septembre 2002 relative à la commercialisation à distance des services financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations du prêteur qui finance une maison d'habitation. Le prêteur finançant une maison individuelle n'a pas à vérifier la véracité des documents produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture de crédit à durée indéterminée. Exigence de préavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Champ d'application. Distinction de la convention de compte courant et de l'ouverture de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du cautionnement en cas de dissolution d'une société unipersonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.680</w:t>
-[...2939 lines deleted...]
-                <w:t xml:space="preserve">Conditions de la responsabilité d'une banque à l'égard d'un dirigeant pour fourniture d'un crédit excessif</w:t>
+              <w:t xml:space="preserve">, 2003, 01, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pools bancaires. Responsabilité du chef de file</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pools bancaires. Le chef de file commet une faute lourde en n'informant pas les membres du pool du déroulement des négociations tendant à un abandon de créance. Le pool doit être résolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit consenti par découvert sur un compte joint. Application de l'article 1415 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes de paiement et de crédit : portée des clauses du contrat d'affiliation du commerçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire pour fourniture de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire et fraude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties. Conditions de mise en jeu de la responsabilité de la banque envers la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de responsabilité du banquier qui finance deux entreprises concurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Critères d'appréciation de la responsabilité de l'établissement de crédit. Personnes pouvant se prévaloir de la faute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. La déchéance est la seule sanction civile du non-respect de l'article L. 311-33 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification de la réglementation relative au démarchage bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pools bancaires. Appréciation de la faute du chef de file qui manque à son obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles de fixation du taux effectif global des crédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret bancaire. Communication de renseignements par la Banque de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Point de départ du délai de forclusion. Crédit renouvelable. Premier incident de payer non régularisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité bancaire. Responsabilité de l'établissement de crédit et de la société mère pour soutien abusif de la filiale. Conditions. Préjudice. Lien de causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit immobilier à la consommation. Portée de la sanction prévue par l'article L. 312-33 du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 03, pp.554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte relative aux conventions de compte de dépôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle réglementation du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes bancaires. Rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit à la consommation. Réglementation de la publicité. Reconduction annuelle des ouvertures de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de directive du Parlement et du conseil relative à l'harmonisation des dispositions législatives, réglementaires et administratives des Etats-membres en matière de crédit à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 01, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement. Droit pour la caution d'agir en responsabilité par voie de défense au fond ou par voie de demande reconventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02252382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères de qualification d'un cautionnement commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, pp.562</w:t>
-[...10943 lines deleted...]
-                <w:t xml:space="preserve">La réforme des sûretés, la fiducie et les procédures collectives</w:t>
+              <w:t xml:space="preserve">, 1994, 01, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation des cautions, ex-dirigeants sociaux, en cas de non information par l'établissement de crédit sur le montant de leurs engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 04, pp.687</w:t>
-[...18352 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 04, pp.722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02238853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -45841,463 +46255,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paris de la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur d'Isabelle Urbain-Parléani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782247208241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blockchain et les modes de règlement des litiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du professeur Loïc Cadiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 9782711038749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sûretés sur l’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRJS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Gilbert Parleani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782850020438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La direction de thèse : un contrat intuitu personae d'une nature particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Corinne Saint-Alary-Houin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782275075976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sûretés et la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontez le droit des sûretés !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782711034062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blockchain et l’avenir du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur d'Alain Couret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782247203758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46307,277 +46721,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés et garanties du crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. 2022, 9782275112800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et actifs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. 2021, 9782711035670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit commercial et des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sirey. 2020, 9782247189236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46587,98 +47001,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse l’entreprise individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme de l’entreprise individuelle à l’aune du droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04119899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46688,229 +47102,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titulaire de la chronique &amp;quot;Nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04141156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titulaire de la chronique &amp;quot;Crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04141138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titulaire de la chronique Sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legeais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId686"/>
+      <w:footerReference w:type="default" r:id="rId692"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -47057,51 +47471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legeais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259629v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rontchevsky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258792v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258945v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240028v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258362v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258261v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257990v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258155v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258157v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257834v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257836v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257987v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258175v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258269v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257659v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257487v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257500v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257221v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257195v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257484v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257681v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257217v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257490v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257512v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257682v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257643v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257656v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257219v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257198v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257193v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257205v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257026v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256178v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256159v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256020v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256511v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256281v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256181v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256008v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256173v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256012v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256504v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256488v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256290v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256157v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256006v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256004v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256175v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256184v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256016v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256167v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248433v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255748v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255875v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255482v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255597v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255478v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255484v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255601v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255495v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255488v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255473v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255878v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255871v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255859v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255471v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255746v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255744v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255742v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255612v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255610v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255732v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255877v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255476v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255867v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255740v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255481v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255881v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255863v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255738v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255873v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255487v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255491v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255603v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255485v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254651v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255043v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254621v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254677v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254657v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255023v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254466v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254489v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254670v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254637v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254808v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254487v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254464v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254786v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254666v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254611v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254460v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254803v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254788v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254663v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255053v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255040v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255047v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254618v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254675v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254645v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254478v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254819v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254800v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254809v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254660v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254459v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254826v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254673v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255051v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254827v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254486v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254457v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254481v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254480v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254468v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254797v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254649v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254633v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254615v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254822v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254791v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254831v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254462v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254476v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254813v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255020v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255037v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255034v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255028v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255025v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254146v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254039v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254022v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254150v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253844v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253852v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254049v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254020v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254026v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239314v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254268v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253846v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254040v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254270v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254266v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254265v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254260v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254152v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253828v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253825v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254259v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254033v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254028v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254282v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253850v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254047v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254030v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254278v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254276v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254051v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254162v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254284v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254274v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254271v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253833v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253836v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253842v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254156v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254154v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254280v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254273v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254262v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254148v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254035v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254158v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253838v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254053v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254256v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254037v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254160v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254144v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253840v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253848v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254164v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254142v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254042v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254025v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253830v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253827v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253831v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253696v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253412v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253706v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253702v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253413v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253517v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253398v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253416v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253392v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253700v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239219v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253400v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253252v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253259v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253250v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253257v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253523v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253408v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253404v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253694v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253530v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253698v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253710v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253529v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253526v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253708v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253704v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253402v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253264v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253521v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253532v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253515v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253520v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253406v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253394v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253254v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253527v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253518v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253514v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253396v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253262v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253120v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252628v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252953v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252763v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252624v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253101v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253099v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253107v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252773v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252635v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252959v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252626v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252761v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252630v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253118v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253114v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253124v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252777v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252632v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252622v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252955v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252951v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253109v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253105v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252957v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252780v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252769v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252767v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253116v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252771v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253122v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252775v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252765v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252637v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253112v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253111v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253103v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252949v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252439v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252328v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252322v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252514v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252374v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252372v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252510v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252445v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252442v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252509v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252441v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252324v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252321v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252319v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252376v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252506v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252375v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239108v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252380v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252373v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252513v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252505v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252323v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252437v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252378v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252326v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252381v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252327v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252515v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252512v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252377v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252325v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252507v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252379v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252504v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252503v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252438v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252444v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252443v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252371v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252511v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252516v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252508v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252382v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252320v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238896v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238853v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118987v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118994v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118991v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118973v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118999v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118978v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118954v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118958v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118965v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118951v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119899v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141156v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141138v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141150v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legeais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259629v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259078v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rontchevsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258945v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258624v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257824v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258150v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258172v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258271v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257841v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239939v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257987v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02258269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257481v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257500v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257491v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257214v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257183v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257662v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257647v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257490v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257515v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257509v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257189v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257186v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257506v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257495v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257023v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257031v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02257015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256497v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256284v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256491v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256508v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256161v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256485v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256163v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256010v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256281v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256181v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256004v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256164v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256157v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256006v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256278v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256479v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248433v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256167v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256016v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02256184v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255597v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255484v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255482v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255875v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255748v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255859v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255736v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255600v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255495v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255607v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255473v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255469v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255730v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255878v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255871v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255612v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255750v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255877v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255610v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255476v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255867v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255481v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255861v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255869v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255863v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255603v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255487v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255485v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255857v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255475v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239397v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255738v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255043v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255057v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254651v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254623v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255023v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254677v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254657v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255040v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255047v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255046v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254618v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254470v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254675v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254645v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254631v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254819v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254800v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254466v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254680v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254670v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254637v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254808v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254487v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254786v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254666v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254611v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254803v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254788v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254654v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254640v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254663v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255029v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255053v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254673v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255051v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254826v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254827v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254459v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254486v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254480v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254481v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254468v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254649v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254815v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254797v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254633v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254628v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254615v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254822v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255033v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254791v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254831v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255037v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255034v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254462v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255028v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255025v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254813v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254794v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254476v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254472v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255020v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254150v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253852v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254146v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254039v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254022v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253835v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253844v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254033v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254028v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254282v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253850v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254047v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254030v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254020v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254026v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239314v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254268v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253846v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254040v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254270v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254266v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254265v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254260v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254257v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254152v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253828v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253825v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254156v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254284v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254278v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254271v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254276v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254274v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254051v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253833v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253836v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253842v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254162v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254280v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254273v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254158v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254148v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254044v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253838v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254262v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254035v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254053v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254263v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254256v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254037v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254160v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254144v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253840v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253848v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254164v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254025v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254042v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253831v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253830v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253827v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02254142v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253706v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253696v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253412v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253400v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253252v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253259v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253250v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253257v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253523v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253404v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253413v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253517v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253398v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253416v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253392v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253700v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239219v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253698v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253530v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253694v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253515v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253402v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253532v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253529v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253526v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253524v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253521v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253708v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253710v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253704v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253264v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253409v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253520v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253406v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253394v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253254v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253527v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253518v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253514v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253396v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252763v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253120v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252953v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252628v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252773v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252635v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252959v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252626v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252761v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252630v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253118v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252624v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253101v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253099v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253107v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253114v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252622v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252632v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252955v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252777v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253124v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252767v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253116v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252780v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253109v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253105v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252769v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252957v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252771v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253122v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252949v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252775v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252637v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252765v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253111v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253103v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253112v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252328v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252502v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252439v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252322v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252373v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252513v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252505v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252323v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252514v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252374v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252372v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252510v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252445v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252442v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252509v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252441v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252324v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252321v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252319v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252376v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252506v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252375v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239108v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252380v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252378v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252437v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252515v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252512v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252381v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252327v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252326v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252377v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252325v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252507v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252379v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252504v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252503v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252438v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252444v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252443v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252371v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252516v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252511v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252508v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252320v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02252382v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238896v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238853v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118987v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118994v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118991v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118973v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118999v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118978v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118954v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118958v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118965v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118951v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119899v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141156v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141138v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141150v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>