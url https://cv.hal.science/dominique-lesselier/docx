--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lesselier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8378-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072285672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;HAL-generated list of publications&amp;quot; à L2S, avant 2003, semble seulement inclure articles de journaux et chapîtres de livre ...Google Scholar à </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9y3AFmsAAAAJ&hl=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and Mendeley, ont plus d'information sur les citations (avec des résultats différents cependant).On peut se référer aussi à  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fr.linkedin.com/in/dominique-lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ORCID? 0000-0002-8378-2938.Autrement, la diffusion complète et le CV peuvent être téléchargés de ma page sur le L2S </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Dissémination académique :</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Dissemination-Lesselier_Dominique-Dec_2025.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• CV :</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/CV-Lesselier_Dominique-Dec_2025.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Sinon, on peut se référer à une vision personnelle et de parcours :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Perso-Lesselier_Dominique-Dec_2025.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for Data Fusion for Electromagnetic and Ultrasound Breast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2025.3541934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of damaged fiber-reinforced laminates in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (4), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-230140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in electromagnetic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (12), pp.120201. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ad98bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrolled convolutional neural network for full-wave inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (1), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3216999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast imaging by convolutional neural networks from joint microwave and ultrasonic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (8), pp.6265-6276. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3137457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused microwave and ultrasonic breast imaging within the framework of a joint variational Bayesian approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (12), pp.12199-12211. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3209743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group sparsity penalized contrast source solution method for 2-D non-linear inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.48-58. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2021.3133450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing framework for tree roots reconstruction using Ground-Penetrating Radar under heterogeneous soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (59), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.2993719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inversion of electromagnetic and acoustic data with edge-preserving regularization for breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.349-360. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2021.3067158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On homogenization of fiber-reinforced polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength micro-structure probing by binary-specialized methods: contrast source and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.1030-1039. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3016175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic array imaging of nuclear austenitic V-shape welds with Inhomogeneous and unknown anisotropic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.6505. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11146505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of sub-wavelength micro-structures by time reversal and neural networks, from synthetic to laboratory-controlled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (12), pp.8753-8762. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3083741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of damaged fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409 (109318), 15 pp. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling of indoor down-link human exposure based on sparse polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.145-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave breast imaging with prior ultrasound information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (472-482), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2020.3019953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework for acousto-electric tomography with numerical examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuisong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.98508-98517. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based on resampled polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic micro-structure non-destructive testing: sparsity-constrained and combined convolutional-recurrent neural networks methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1750. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization algorithms for ultrasonic array Imaging in homogeneous anisotropic steel components with unknown properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102327. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction of delamination defects using thermographic infrared signals based on an enhanced Canny approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.103527. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods for the analysis of multi-mode TFM images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1017, pp.012005. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1017/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation based method for solving electromagnetic inverse scattering problems with inhomogeneous background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (8), pp.4228-4239. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2018.2839763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi–analytical method for the identification of inclusions by air–cored coil interaction in ferromagnetic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.6422-6442. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.5168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic imaging of damages in fibered layered laminates via equivalence theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.219-227. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2018.2814821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast full-wave analysis of damaged periodic fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.3540-3547. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2018.2829813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband reflector-backed folded bowtie antenna for Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2786295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based Markov-Chain-Monte-Carlo parameter inversion applied in eddy current flaw characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Specular Echoes Estimator to predict relevant modes for Total Focusing Method imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based nested sampling for model selection in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Bilicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.6200912. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2635626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of damaged single-layer fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.1855 - 1866. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2671356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave computational model of electromagnetic scattering by arbitrarily-rotated 1-D periodic multilayer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.1047-1060. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2521864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT-signal calculation of cracks near fastener holes using an integral equation formalism with dedicated Green’s kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (4), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new integral equation method to solve highly nonlinear inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1788-1799. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2535492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of low-frequency scattering from a PEC ring torus in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycarpos K. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (13-14), pp.6477-6500. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution characteristics based on time-reversed single-frequency electromagnetic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (13), pp.1670 - 1680. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2016.1210037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of periodically-structured fiber-reinforced single-layer laminate with multiple fibers missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (12), 993 (6 pp). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-0524-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency on-site identification of a highly conductive body buried in Earth from a model ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Chatjigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.963-980. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamat/hxu030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates for the low-frequency electromagnetic fields scattered by two adjacent metal spheres in a lossless medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Kariotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (17), pp.4210-4237. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.3359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of obliquely incident electromagnetic plane waves by composite panel involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (7), pp.3168-3178. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2428735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model and numerical study of electromagnetic plane wave scattering by multilayered, fiber-based periodic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (7), pp.688-697. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive matrix schemes for composite laminates under plane-wave and Gaussian beam illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.1539-1549. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.32.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic response of anisotropic laminates to distributed sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2286835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic small-scale modeling of composite panels involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.567-572. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8704-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled approach VIM-BEM for efficient modeling of ECT signal due to narrow cracks and volumetric flaws in planar layered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.178-183. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Electromagnetic Time Reversal With Finite Integration Technique: Localization in Heterogeneous Media and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7003204. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of scattering by 3-D inhomogeneities in uniaxial anisotropic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (12), pp.6365 - 6374. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2361126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of ECT signals for realistic cracks in layered half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.2886-2892. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2236102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of metal targets by time reversal of electromagnetic waves - 3D-numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), pp.24512. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency imaging of perfectly conducting cracks via boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Physics: Conference Series, 410, pp.012018. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/410/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Generalized Finite-Difference Modeling of Electromagnetic Time Reversal: Impact of the Density of Dipoles for the Localization of a Dielectric Obstacle in Free Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling of narrow cracks in planar-layered metal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2551-2559. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic time reversal and scattering by a small dielectric inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Physics: Conference Series, 386, pp.012010. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electromagnetic imaging of thin inclusions in half-space affected by random scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2010.536854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic low-frequency dipolar excitation of two metal spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polykarpos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 628261 (37pp). </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/628261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization of the design and settings of ultrasonic phased-array transducers with an evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION, 1335 (1), pp.906-913. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3591943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ultrasonic arrays design and setting using a differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (8), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metamodels for crack characterization in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.746--755. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2105883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency dipolar excitation of a perfect ellipsoidal conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.513-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Shapes Reconstruction by means of Multiregion Level Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.2330 -2342. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2039144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of a thin penetrable inclusion from its multi-static response matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/7/075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution technique based on shape optimization for the reconstruction of homogeneous dielectric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, 015009 (26pp). </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/1/015009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic modeling of conductive obstacles buried in subsoil as coupled ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.RS2001. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008RS003939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of thin electromagnetic inclusions by a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (8), pp.085010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for inverse scattering--some recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/12/125001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic MUSIC-type imaging of perfectly conducting, arc-like cracks at single frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.8093-8111. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of a small dielectric sphere buried in a half space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency scattering from perfectly conducting spheroidal bodies in a conductive medium with magnetic dipole excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.372-390. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a damaged ferromagnetic metal tube by a volume integral equation formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.623-632. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.918206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic characterization of buried obstacles by differential evolution with strategy of communication between groups and multi-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Journal of Physics: Conference Series, 135 (1), pp.12024. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-static response of spherical scatterers and the back-propagation of singular fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.825-833. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.916913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of volumetric and surface models for the computation of the T/R EC probe response due to a thin opening flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Pávó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.298 - 306. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of simple defects in finite-size photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.146-152. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discretisation scheme based on splines for volume integral method: Application to eddy current testing of tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.288-297. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Eddy-Current Imaging of Metal Tubes by Gradient-Based, Controlled Evolution of Level Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (12), pp.4721-4729. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.2004265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid differential evolution and retrieval of buried spheres in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.788-792. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2008.2005790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step inverse scattering procedure for the qualitative imaging of homogeneous cracks in known host media - preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.592-595. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2007.910954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type electromagnetic imaging of a collection of small 3-D bounded scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.674-709. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050640655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 3D model dedicated to eddy current non destructive testing of tubes by encircling probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.313-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-static response matrix of a 3-D inclusion in half space and MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.2598-2609. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.904103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation of calculated ECT signals due to thin cracks in a plate using a global approximation of the dipole density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Pávo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of eddy current testing probe signal with global approximation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Pavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.1419-1422. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2006.872490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for inverse scattering - Topical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.R67-R131. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/22/4/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared issues of wavefield inversion and illustrations in 3-D diffusive electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.618-625. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSIC algorithm for locating small inclusions buried in a half space from the scattering amplitude at a fixed frequency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (3), pp.597-628. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040610854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two numerical methods for recovering small inclusions from the scattering amplitude at a fixed frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.130-158. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040612518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency solution for a perfectly conducting sphere in a conductive medium with dipolar excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.87-111. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER04021905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de sonde courants de Foucault avec noyau ferromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Voillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1-2), pp.63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multiscale reconstruction of buried objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (6), pp.S1-S16. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/6/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a dyad-based approach of the electric field in a conductive cylinder at eddy-current frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (2), pp.400--409. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2004.824145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of 3-D inclusions in conductive media using extended Born models in the diffusive regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.477-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current evaluation of 3-D defects in a metal plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/18/6/325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to the low-frequency scattering problem: the localized nonlinear approximation in ellipsoidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Charalambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(01)00048-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On novel developments of controlled evolution of level-sets in the field of inverse shape problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolésio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.8010. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001RS002567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Born domain integral models of diffusive fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.996151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-Current Scattering: Green's Integral and Variational Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scattering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.486-507. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-012613760-6/50025-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape inversion from TM and TE real data by controlled evolution of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (6), pp.1585-1595. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/17/6/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction of buried obstacles by controlled evolution of a level set : from a MinMax formulation to numerical experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.1087-1111. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/17/4/335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive masses in a half-space Earth in the diffusive regime : Fast hybrid modeling of a low contrast ellipsoid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Chalarambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (4), pp.1585-1599. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.851958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic scattering by a tri-axial homogeneous penetrable ellipsoid: low-frequency derivation and testing of the localized nonlinear approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Chalarambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.463-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-constrained inversion of a buried cylindrical obstacle from complete and phaseless magnetic field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.563-576. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Tc SQUIDs and eddy-current NDE: a comprehensive investigation from real data to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Ruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (11), pp.1639-1648. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/11/11/314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed source method for retrieval of the cross-sectional contour of an impenetrable cylindrical obstacle immersed in a shallow water waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear inversion of a buried object in transverse electric scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Kooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (6), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999RS900087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On attenuation-matched inversion methods of diffusive wavefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/15/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D inversion of eddy current data for non-destructive evaluation of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.707-724. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/3/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a 3-D bounded defect in the wall of a metal tube at eddy current frequencies: the direct problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (3), pp.315-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a two-dimensional binary obstacle by controlled evolution of a level-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Santosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (3), pp.685-706. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/3/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrieval of a buried cylindrical obstacle by a constrained modified gradient method in the H-polarization case and for Maxwellian materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Kooij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.1265-1283. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/5/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape retrieval of an obstacle immersed in shallow water from single-frequency farfields using a complete family method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Angell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Kleinman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.487-508. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/2/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born-type schemes for the acoustic probing of 1-D fluid media from time-harmonic planar reflection coefficients at two incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 95, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified gradient approach to inverse scattering for binary objects in stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Kleinman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (4), pp.487-508. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/12/4/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping defects in a conductive half-space by simulated annealing with connectivity and size as constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (7), pp.983-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of a cylindrical vibrating body in shallow water from aspect-limited data using filtered SVD and the L-curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (5), pp.717-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping voids in a conductive half-space by simulated annealing with connectivity and size as constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (7), pp.983-1004. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156939396X00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the retrieval of the plane wave reflection coefficient of a seabed in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffraction tomographic algorithm for eddy current imaging from anomalous fields at fictitious imaginary frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/10/1/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inverse source method of solving inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Chow Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bolomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (3), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/10/3/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des profils acoustiques d'un fond marin de faible profondeur à partir du champ observé dans le chenal en présence d'une source donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1067-C5-1070. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current testing of anomalies in conductive materials. II. Quantitative imaging via deterministic and stochastic inversion techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28 (3), pp.1850-1862. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION DES PARAMÈTRES ACOUSTIQUES D'UN FOND MARIN STRATIFIÉ À PARTIR DE SON COEFFICIENT DE RÉFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-945-C1-948. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current testing of anomalies in conductive materials. Part I: qualitative imaging via diffraction tomography techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27 (6), pp.4416-4437. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.278657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DE DIVERSES MÉTHODES DE DIAGNOSTIC ACOUSTIQUE D'UN FOND MARIN STRATIFIÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-997-C2-1000. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole approximations applied to the inverse problem in boreholes. A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatio Galan-Malaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 11 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2125(89)90033-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de quelques approximations utiles à la caractérisation acoustique du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (3), pp.241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a diffraction tomography technique in fluid ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 35 (4), pp.437-444. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/58.4179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction tomography: contribution to the analysis of some applications in microwaves and ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chommeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 4 (2), pp.305-331. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/4/2/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes unidimensionnels de diffraction inverse en acoustique et en électromagnétisme. Etude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (4), pp.363-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical imaging of 2D fluid targets buried in a half-space: A diffraction tomography approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 34 (5), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/T-UFFC.1987.26980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction tomography approach to acoustical imaging and media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2 (11), pp.1943-1952. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.2.001943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'imagerie ultrasonore quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2 (5 Sp), pp.473-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of a stratified medium by means of a magnetic dipole: a geometrical optics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 23 (6), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.1985.289466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative solution of some direct and inverse problems in electromagnetics and acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillet-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2-3), pp.147-189. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726348508908145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scattering calculations for non-spherical particles based on the vector radiative transfer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavour Yeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (5), pp.1356-1366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order multiple scattering theory for nonspherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavour Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 23 (22), pp.4132-4139. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.23.004132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P waves transient scattering by 2-D penetrable targets: A direct solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 74 (4), pp.1274-1278. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.390044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la permittivité et la conductivité d'un milieu stratifié à l'aide d'un dipôle enterré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Cethedec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 76, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization techniques and inverse problems: Reconstruction of conductivity profiles in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1982.1142743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical problems in the time-domain probing of lossy dielectric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (5), pp.983-998. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1982.1142904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization techniques and inverse problems: Probing of acoustic impedance profiles in time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 72 (4), pp.1276-1284. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.388338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically motivated approximations in some inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 17 (6), pp.1567-1578. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/RS017i006p01567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization theory and time-domain inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 16 (6), pp.1059-1063. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/RS016i006p01059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de milieux inhomogènes unidimensionnels par échographie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Cethedec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 68, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical antennas as coupling structures for microwave and infrared devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ch. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Habiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 2 (4), pp.859-877. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01007282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and time domain approaches to some inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 29 (2), pp.206-2012. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1981.1142552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique des antennes épaisses par l’équation intégrale d’Albert et Synge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 35 (5-6), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of conductivity profiles by time-domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 27 (2), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1979.1142067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain integral equation approach for inhomogeneous and dispersive slab problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 26 (5), pp.658-667. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1978.1141927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of index profiles by time domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 9 (6), pp.349-358. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0150-536X/9/6/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur d'impulsions pour un banc automatique de réflectométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pupat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onde Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 57 (12), pp.761-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic and microwave data fusion for breast imaging within an artificial intelligence context involving a Bayesian approach and transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostino Monorchio, Roberto Graglia, Giuliano Manara, Jul 2024, Florence, Italy. Paper MO-A5.2P.9, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/inc-usnc-ursi61303.2024.10632545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing CFRP delamination detection: A Bayesian neural network approach Integrating spatial and temporal information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Electromagnetic NDE (ENDE-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indira Gandhi Centre for Atomic Research (IGCAR) and Indian Society for Nondestructive Testing (ISNT), Mar 2024, Mamallapuram, Tamil Nadu, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Breast Imaging and Uncertainty Quantification with Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire progresser l'imagerie du sein grâce à la fusion de données et à l'apprentissage par transfert : une exploration complète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ONDES, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of damaged fiber-reinforced laminates in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodoros Theodoulidis, Jun 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On breast imaging from joint microwave and acoustic data within a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Mar 2022, Madrid, Spain. pp.9769092, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap53622.2022.9769092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast imaging by cascaded CNN from joint microwave and ultrasonic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.917-921, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and non-destructive testing of damaged fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Energy Research, Jun 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie ultrasonore adaptative appliquée à des structures anisotropes dont les propriétés matériaux sont inconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofrend PhD 2020 4th Edition of the Doctoriales of COFREND, Virtual Event Dec 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnostic of a complex sub-wavelength micro-structure via machine learning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. Paper FR-UB.2P.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based contrast source inversion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 19th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Winnipeg, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM51107.2021.9518522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sparsity in nonlinear electromagnetic imaging: wavelet-based contrast source method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based characterisation of delamination by means of thermographic inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Computational Methods for Inverse Problems (NCMIP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France. 012005 (7 p.), </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of a micro-structure: binary contrast source inversion and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.B06-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method for ultrasonic array imaging of defects in complex materials with unknown elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic array imaging in anisotropic steel components with unknown properties using optimization agorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73nd International Institute of Welding Annual Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding, Jul 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinearized inversion procedures and their application to breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.B06-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'imagerie ultrasonore multi-éléments dans des aciers anisotropes dont les propriétés élastiques sont incertaines: application au Contrôle Non-Destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic imaging of a dielectric micro-structure via convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.8903073, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed strategy for efficient acousto-electric tomography based on complete electrode model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuisong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for imaging of micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of root systems, from computationalmodeling and simulations to controlled laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic électromagnétique et imagerie d'une microstructure diélectrique à l'aide de réseaux de neurones convolutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation approach dedicated to infrared thermographic inspection of delaminated planar pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Review of Progress in Quantitative Nondestructive Evaluation (QNDE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vermont, United States. 120004 (10 p.), </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5099846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized electromagnetic imaging of complex biological structures - towards data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction tridimensionnelle des architectures racinaires par le radar à pénétration de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving missing elements of a 2-D micro-structure: joint-sparsity inversion and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levenberg-Marquardt algorithm for acousto-electric tomography based on the complete electrode model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root diameter and water content on tree roots detection using Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8739825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of images of a homogeneous anisotropic weld mold with a local optimization scheme based on a surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of indoor human exposure based on resampled polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of tree roots under heterogeneous soil conditions using Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive TFM imaging in anisotropic steels using optimization algorithms coupled to a surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic within a dielectric micro-structure: time-reversal and sparsity-constrained imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8740223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Direct Sampling Method in 3-D far-field inverse scattering, from theory to testing on controlled laboratory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modelling of induction thermography for inspection of delaminated planar pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Workshop on Electromagnetic Non-Destructive Evaluation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic probing of man-made and natural buried structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhu Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Microwave and Millimeter Wave Technology (ICMMT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model of 3D scattering by a fibered laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Microwave and Millimeter Wave Technology (ICMMT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. pp.18321903, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of indoor human exposure by a WLAN source based on polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop Uncertainty Modeling for Engineering Applications (UMEMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling and diagnosis of a micro-structured wire antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Microwave and Millimeter Wave Technology (ICMMT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. pp.18321999, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and imaging of damaged fibered laminates from low frequency to resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA LIST &amp; L2S, Sep 2017, Gif-sur-Yvette/Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically locating damages in layered fiber-reinforced periodic laminates with a joint- sparsity-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017) Singapore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore. Session 2P8 FocusSession.SC5: Inverse Problems for Scientific, Industrial and Biomedical Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From small-scale modeling to imaging of disorganized periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling and imaging of damaged layered fiber-based laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2017 International Applied Computational Electromagnetics Society Symposium in China (ACES-China 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast models dedicated to simulation of eddy current thermography. (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Lesselier and C. Reboud, Sep 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On electromagnetic modeling and imaging of defects in periodic fibered laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On recent advances and issues ahead in modeling and electromagnetic imaging of perturbed composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.148-148, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiation of antennas within a subwavelength-separated wire distribution, super-localization and time-reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.3497-3497, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic retrieval of missing fibers in periodic fibered laminates via sparsity concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing - EURASIP, Aug 2016, Budapest, Hungary. pp.16503266 (345-349), </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Bayesian inversion approach in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal. Paper 21, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of periodically-structured fiber-reinforced laminates with multiple fibers absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Zouhdi, M. Nieto-Vesperina, Jul 2016, Malaga, Spain. pp.1P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic near-field imaging of missing fibers in periodic fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.3946-3946, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified gradient descent reconstruction algorithm for breast cancer detection using microwave radar and digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Tivnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization method for solving electromagnetic inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.930-930, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model and numerical study of electromagnetic plane-wave scattering by multilayered, fiber-based periodic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of scattering problem in layered uniaxial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computational Physics (ICCP9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Singapour, Singapore. pp.B11-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods for characterizing defects based on TFM multimode imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Institute of Physics, Jan 2016, Croydon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de caractérisation de défauts plans basées sur les reconstructions FTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale "Interférences d'Ondes" GDR ONDES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ONDES, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a periodic array of fibers embedded in a panel with single fiber missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. pp.0S7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse scattering and imaging solutions for objects buried within uniaxially anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference - 15th IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.ID-16, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC imaging method for low-high frequency inspection of composite multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boise, United States. pp.453-461, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive testing of fiber array with multiple missing fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance of an induction coil accounting for the end-effect in eddy current inspection of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. pp.PS-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic MUSIC imaging and 3-D retrieval of defects in anisotropic, multi-layered composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computational Physics (ICCP9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Singapour, Singapore. pp.A05-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based optimization method for reconstructing 3-D scatterers in anisotropic laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. OS4-3 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-high frequency inspection of composite multi-layers and MUSIC-type electromagnetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of obliquely incident electromagnetic plane waves by composite panels involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. 4pp, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of electromagnetic scattering in anisotropic multilayers and its inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-509-8-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation of Response of Scatterers in Uniaxial Laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guangzhou, China. 1854 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current inspection modelling of a thin crack emanating from a borehole in a conducting plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation model with a dedicated Green’s kernel for eddy-current inspection of fastener holes in driver pickup mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches of eddy current industrial non-destructive testing of steel pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual review of progress in quantitative nondestructive evaluation: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Baltimore, MD, United States. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic small-scale modeling of composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient interpolation for calculation of the response of composite layered material and its implementation in MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of anisotropic medium and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une analyse préliminaire de la modélisation à petite échelle de panneaux composites : arrangement périodique de fibres cylindriques circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient interpolation for calculation of the response of composite layered material and its implementation in MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEM modeling for ECT simulation of complex narrow cracks in multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.441-448, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic modeling of anisotropic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT simulation of complex narrow cracks in planar multi-layered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Electromagnetic Non-Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. pp.ENDE Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de cibles métalliques par retournement temporel d'ondes électromagnétiques - étude numérique 3-D et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient wave imaging of small scatterers in electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic response of anisotropic laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a new stable modeling of the dyadic Green's functions of an electrically uniaxial planar-layered medium and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electromagnetics in Advanced Applications (ICEAA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Imaging of Void Defects in Conductive Half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contrôle par courants de Foucault d'entailles de très faibles ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dunkerque, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic scattering by two PEC spheres buried in conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polykarpos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation d'obstacles tridimensionnels par retournement temporel d'ondes électromagnétiques et cartographie de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation particulaire par métamodèle appliquée au CND par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of differential evolution to optimize ultrasonic arrays transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Seminar &amp; Exhibition on Non-Destructive Evaluation (NDE 2011) - Enrich and Excel in Engineering through NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chennai, India. 3-33-B1 (6p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Generalized Finite-Difference modeling of time reversal for localization of dielectric obstacles -- the impact of transceiver array density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia. pp.USB key</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contrôle non destructif par courants de Foucault d'entailles de très faible ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of electromagnetic time-reversal localization of a dielectric object in a half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools / 1st International Workshop on New Computational Methods for Inverse Problems (NCIMP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cachan, France. 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative electromagnetic imaging of perfectly conducting screens from limited range far-field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Jeju, South Korea. pp.WeF2-3 C05_1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of planar-layered anisotropic composites and applications from eddy currents to microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical simulation of eddy current testing signals due to narrow cracks embedded in a multilayered planar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th PIERS 2011 in Marrakesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation method of multiple narrow cracks in planar stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Madras (Chennai), France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a novel computational scheme of dyadic Green's functions of electrically-uniaxial planar layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type algorithm for eddy-current nondestructive evaluation of small defects in metal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle optimization with metamodel for crack characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMT-S 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.887--890, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic NDT optimization using Randomized Adaptive Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the GDR 2501 Research on Ultrasound Propagation for NDT jointly with the 10th Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Lake District, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.25--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une imagerie électromagnétique rapide d'écrans minces en demi-espace affecté d'inclusions aléatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipulation spatiale et temporelle des ondes pour l'imagerie - Journées thématiques GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive database for eddy-current testing of metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields (EMF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovi, Italy. Actes sur CDROM, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of the interaction of a magnetic dipole and two perfectly conducting spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses utilisant des bases de données adaptatives appliquées au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème forum DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données séquentielles et méthodes inverses appliquées au CND par courants de Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière « Interférences d'Ondes » du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPVERS : Conception de capteurs et de techniques CND par méthodes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de traducteurs et techniques multi-éléments optimisés pour le contrôle non destructif ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the level-set evolution of thin electromagnetic screens in the wave propagation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion utilisant des bases de données séquentielles appliquées au CND par Courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the retrieval of electromagnetically thin screens by non-iterative fast solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2009.5297605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic characterization of buried obstacles by differential evolution with strategy of communication between groups and multi-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering: Theory and Practice (ICIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of an unknown number of buried spheres by differential evolution with multi-resolution multi-zone features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of a small dielectric sphere buried in a half-space from exact and asymptotic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth URSI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive database and eddy current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative microwave subsurface imaging by means of a multi-resolution multi-region level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hangzhou, China. pp.716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et caractérisation de défauts simples dans un cristal photonique 2D de dimension finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition des journées d'Imagerie Optique Non-Conventionnelle (GDR ONDES-GDR ISIS-SFO-EEA) - JIONC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of 3-D inclusions from asymptotic formulations within the framework of the full Maxwell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imaging Microstructures - Mathematical and Computational Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized mapping of volumetric defects affecting a metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Non-Destructive Evaluation (ENDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.Session 8 Modeling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative two-step inversion approach for the reconstruction of sub-surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.IV-224 - IV-227, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative imaging of electromagnetic thin inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the imaging of two-dimensional thin inclusions by a MUSIC-type algorithm from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Non-Destructive Evaluation (ENDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.Session 7 Inverse Problems and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures minces et la faisabilité de leur imagerie électromagnétique non-itérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Imagerie non-itérative", GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'inspection des tubes ferromagnétiques avec CIVA par une approche en intégrale de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Contrôle non destructif par courants de Foucault : de la mesure à l'imagerie", GDR ONDES - COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrow's R&D in electromagnetic and elastic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical qualitative imaging by means of a two-step inverse scattering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hangzhou, China. pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of dielectric spheres from single-frequency, asymptotic and exact array data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of 3-D coupled obstacles and inversion by differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MUSIC-type electromagnetic imaging of a small collection of dielectric spheres from its multi-static response matrix using exact and asymptotic numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007 - 23rd Review of Progress in Applied Computational Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.1242-1246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interactions with an electrically uniaxial composite layering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ossandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique basse fréquence d’objets enfouis dans le sous-sol à l’aide d’un algorithme d’évolution différentielle avec une stratégie de communication entre groupes et multi-résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion plénière « interférences d’ondes », GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation basse fréquence d’objets enfouis dans le sous-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque Alain Boussy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Eddy Current Nondestructive Evaluation of Ferromagnetic Tubes via an Integral Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE’07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the low-frequency modeling of coupled obstacles buried in Earth-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electromagnetics, asymptotic models and MUSIC-type imaging of a collection of small scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Inverse Problems, Control and Shape Optimization (PICOF'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nice, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type retrieval of 3-D inclusions in a half space from asymptotic field formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme - NUMELEC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation basse fréquence d’objets couplés enfouis dans le sous-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Générale Interférences d'Ondes, GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic field formulations, MUSIC-type retrievals of small 3-D bounded dielectric and/or magnetic inclusions, and their application to dipole source and receiver arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Applied Inverse Problems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cirencester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set representation for inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Santosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical geophysics and uncertainties in earth models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied mathematics and wavefield inversion : combining physical insight and simple theoretical machineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Wirgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, 7-10 septembre, France. pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging comparison of GPR based on multi- and bi-static configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de défauts plans en bordure de soudure par imagerie TFM sélective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées COFREND - COFREND Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic non-destructive testing of damaged fibered-reinforced composite laminates. From computational modeling to imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées COFREND - COFREND Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar à pénétration de sol - Approches théoriques et computationnelles, traitement de signal, antennes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2025, Ondes - Thème : Instrumentation, capteurs et mesures, Frédérique de Fornel, 9781789481570, 9781789491579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Penetrating Radar, from Theoretical Endeavors to Computational Electromagnetics, Signal Processing, Antenna Design and Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE Ltd; John Wiley &amp; Sons, Inc, 2024, Waves, Frédérique de Fornel, Print ISBN: 9781789451573, Online ISBN: 9781394284405. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lesselier, C. Reboud. IOS Press, 43, 2018, Studies in Applied Electromagnetics and Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO 2012) - IOP Conference Series: Materials Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IoP Publishing, pp.108, 2013, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.480, 2011, 978-1-84821-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Non-Standard - nouvelles technologies pour les architectures de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.462, 2010, 978-2-74622-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Inverse Problems: Emerging Methods and Novel Applications, Special Issue of Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic Characterization of Buried Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Chow Chew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.256, 2004, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/6/E01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic and Ultrasonic Nondestructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.226, 2002, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/18/6/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic Imaging and Inversion of the Earth Sub-Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Habashy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.294, 2000, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 328 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR pour la reconstruction des racines d’arbres sous des conditions de sol hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Serhir; Dominique Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar à pénétration de sol - Approches théoriques et computationnelles, traitement de signal, antennes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.213-246, 2025, Domaine de l'Encyclopédie SCIENCES : Ondes Thème : Instrumentation, capteurs et mesures, ISBN papier : 9781789481570 ISBN ebook : 9781789491579. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9157.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR for Tree Roots Reconstruction under Heterogeneous Soil Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Serhir &amp; D. Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Penetrating Radar, from Theoretical Endeavors to Computational Electromagnetics, Signal Processing, Antenna Design and Field Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, ISTE Ltd; John Wiley &amp; Sons, Inc., pp.199-232, 2024, Waves, 978-1-78945-157-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast models dedicated to simulation of eddy current thermography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lesselier and C. Reboud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebook: Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8 (print) | 978-1-61499-836-5 (online). </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance of an induction coil accounting for the end-effect in eddy-current inspection of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Yusa, T. Uchimoto, and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, IOS Press, pp.237-244, 2016, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-638-5 (print) | 978-1-61499-639-2 (online). </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-639-2-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a periodic array of fibers embedded in a panel with multiple fibers missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Yusa, T. Uchimoto, and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, IOS Press, pp.149-156, 2016, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-638-5 (print), 978-1-61499-639-2 (online). </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-639-2-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC imaging method for electromagnetic inspection of composite multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1650 (1), Plenum Press, pp.453-461, 2015, 978-0-7354-1292-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation model with a dedicated Green’s kernel for eddy-current inspection of fastener holes in driver pickup mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. J. Bond, D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1650, AIP Publishing LLC, pp.477-483, 2015, AIP Conference Proceedings, 10.1063/1.4914641. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT simulation of complex narrow cracks in planar multi-layered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. M.A. Rebello, F. Kojima, T. Chady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, IOS Press, pp.103-110, 2014, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-353-7;978-1-61499-354-4. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-354-4-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation method of multiple narrow cracks in planar stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Rao and T. Jayakumar and K. Balasubramanian and B. Raj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IOS Press, pp.11-18, 2012, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-968-4-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasz Chady and Stanislaw Gratkowski and Toshiyuki Takagi and Satish S. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.71--78, 2011, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-750-5-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for structural inversion and image reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Scherzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Mathematical Methods in Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science &amp; Business Media LLC, pp.385-444, 2011, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-929200_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type algorithm for eddy-current nondestructive evaluation of small defects in metal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasz Chady and Stanislaw Gratkowski and Toshiyuki Takagi and Satish S. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.22--29, 2011, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-750-5-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of the interaction of a magnetic dipole and two perfectly conducting spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Charalambopoulos and D. I. Fotiadis and D. Polyzos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Scattering and Biomedical Engineering - Proceedings of the 9th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, pp.20-27, 2010, 978-981-4322-02-7;978-981-4322-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set method for reconstruction of thin electromagnetic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. H. Lee and H. Lee and J.-S. Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKC 2009 - Proceedings of the EU-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), Springer, pp.99-108, 2010, Springer Proceedings in Physics, Vol. 135, 978-3-642-13623-8. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13624-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized mapping of volumetric defects affecting a metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y.-K. Shin and H.-B. Lee and S.-J. Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.172--179, 2009, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-023-0-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Inverse Scattering in Acoustics and Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bruneau and Catherine Potel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Acoustics Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE -- Wiley, pp.413--430, 2009, 9781848210745. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611609.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the imaging of two-dimensional thin inclusions by a MUSIC-type algorithm from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y.-K. Shin and H. B. Lee and S.-J. Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-destructive Evaluation (XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.297-304, 2009, Studies in Applied Electromagneics and Mechanics 32, 978-1-60750-023-0. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-023-0-297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative MUSIC-type algorithm for reconstructing two-dimensional thin dielectric inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Yoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKC2008 Proceedings of the EU-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (2), Springer, pp.297-305, 2008, Springer Proceedings in Physics, 978-3-540-85189-9; 978-3-642-09892-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency interaction of magnetic dipoles and perfectly conducting spheroidal bodies in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Charalambopoulos and D. I. Fotiadis and D. Polyzos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Scattering and Biomedical Engineering, Proc. 8th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, pp.107-114, 2008, 978-981-281-484-5;(e-book) 978-981-281-485-2. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812814852_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of eddy current nondestructive evaluation of ferromagnetic tubes via an integral equation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tamburrino and Y. Melikhov and Z. Chen and L. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.225-230, 2008, 978-1-58603-896-0. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-896-0-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of dielectric spheres from single-frequency, asymptotic and exact array data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. A. Kong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2007 Prague Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electromagnetics Academy, pp.348-352, 2007, PIERS Proceedings, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS070314082842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric and surface flaw models for the computation of the EC T/R probe signal due to a thin opening flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Pavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Takahashi and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.49-56, 2007, Studies in Applied Electromagnetics and Mechanics, Vol. 28, 978-1-58603-752-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in simulation of eddy current testing of tubes and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. O. Thompson and D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation - Volume 25A/25B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.241-248, 2006, Review of Progress in Quantitative Nondestructive Evaluation, 978-0735403123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la diffraction inverse en acoustique et élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau, C. Potel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.82-101, 2006, 2-7462-1363-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional electromagnetic field in a conductive cylinder at eddy-current frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dobmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.62-69, 2006, Studies in Applied Electromagnetics and Mechanics 26, 978-1-58603-594-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set techniques for structural inversion in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Suri and A. Farag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deformable Models: Theory and Biomaterial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.61-90, 2006, Topics in Biomedical Engineering International Book Series, 978-0-387-68343-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current modeling of ferrite-cored probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. O. Thompson and D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation - Volume 24A/24B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.463-470, 2005, Review of Progress in Quantitative Nondestructive Evaluation, 978-0735402454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast model of eddy-current ferrite-cored probes for NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Prémel and T. Sollier and D. Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.44-51, 2004, Studies in Applied Electromagnetics and Mechanics 24, 978-1-58603-407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controlled evolution of level sets and like methods: the shape and contrast reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Wirgin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Mechanics, and the Related Topics of Mathematical Analysis - Proceedings of the International Conference to Celebrate Robert P Gilbert's 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific; WORLD SCIENTIFIC, pp.243-250, 2003, 9789812382641; 9789812704405. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812704405_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic modeling and retrieval of simple orebodies in a conductive Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kamvyssas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. G. W. Begeh and R. P. Gilbert and M. W. Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Analysis - Proceedings of the 3rd ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.1413-1422, 2003, 978-981-238-572-7; 978-981-279-425-3 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current scattering and inverse scattering, Green's integral and variational formulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Pike and P. C. Sabatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scattering. Scattering and Inverse Scattering in Pure and Applied Science: Part 1 -- Scattering of Waves by Macroscopic Targets,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.486-507, 2002, 978-0-12-613760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current evaluation of 3-D defects in a metal plate: a first analysis of a contrast-source gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Kojima; T. Takagi; S. S. Udpa; J. Pavo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, IOS Press, pp.52-59, 2002, Studies in Applied Electromagnetics and Mechanics, 978-1-58603-245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of objects in shallow water using rigorous inversion methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. I. Taroudakis and G. N. Makrakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.127-147, 2001, Lecture Notes in Physics, 0387952489; 9780387952482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of eddy current nondestructive evaluation with the FEM-BEM TRIFOU software in controlled configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastorchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. S. Udpa and T. Takagi and J. Pavo and R. Albanese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.32-41, 2000, Studies in Applied Electromagnetics and Mechanics, Vol. 17, 978-1-58603-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinearized wavefield inversion methods and the identification of buried objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Santosa and I. Stakgold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Computational Methods in Scattering and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.177-194, 2000, 9781584881599. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429186875-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'objets ou de milieux par inversion de signaux acoustiques ou électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Wirgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Inverses - De l'Expérimentation à la Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFTA - OBSERVATOIRE FRANÇAIS DES TECHNIQUES AVANCÉES, pp.143-176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield inversion of objects in stratified environments. From backpropagation schemes to full solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Stone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Radio Science 1993-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.235-268, 1996, 0-19-856531-3; 0-19-856532-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried, 2-D penetrable objects illuminated by line-sources: FFT-based iterative computations of the anomalous field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. Sarkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Conjugate Gradient Methods to Electromagnetics and Signal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.351-389, 1991, PIER Series 5, 978-0444016041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for detecting and characterizing a reflecting element in an object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US10,921,293B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection et de caractérisation d’un élément réflecteur dans un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01659860. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of simple defects in finite-size photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lesselier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS Emérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8378-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072285672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le &amp;quot;HAL-generated list of publications&amp;quot; à L2S, avant 2003, semble seulement inclure articles de journaux et chapîtres de livre ...Google Scholar à </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9y3AFmsAAAAJ&hl=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and Mendeley, ont plus d'information sur les citations (avec des résultats différents cependant).On peut se référer aussi à  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fr.linkedin.com/in/dominique-lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.ORCID? 0000-0002-8378-2938.Autrement, la diffusion complète et le CV peuvent être téléchargés de ma page sur le L2S </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.• Dissémination académique :</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Dissemination-Lesselier_Dominique-Dec_2025.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• CV :</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/CV-Lesselier_Dominique-Dec_2025.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Sinon, on peut se référer à une vision personnelle et de parcours :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Perso-Lesselier_Dominique-Dec_2025.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for Data Fusion for Electromagnetic and Ultrasound Breast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2025.3541934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of damaged fiber-reinforced laminates in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (4), pp.379-386. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-230140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in electromagnetic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (12), pp.120201. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ad98bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrolled convolutional neural network for full-wave inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (1), pp.947-956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3216999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group sparsity penalized contrast source solution method for 2-D non-linear inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.48-58. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2021.3133450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused microwave and ultrasonic breast imaging within the framework of a joint variational Bayesian approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (12), pp.12199-12211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3209743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast imaging by convolutional neural networks from joint microwave and ultrasonic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (8), pp.6265-6276. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3137457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing framework for tree roots reconstruction using Ground-Penetrating Radar under heterogeneous soil conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (59), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.2993719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inversion of electromagnetic and acoustic data with edge-preserving regularization for breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.349-360. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2021.3067158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On homogenization of fiber-reinforced polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/21-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic array imaging of nuclear austenitic V-shape welds with Inhomogeneous and unknown anisotropic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.6505. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11146505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subwavelength micro-structure probing by binary-specialized methods: contrast source and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.1030-1039. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2020.3016175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of sub-wavelength micro-structures by time reversal and neural networks, from synthetic to laboratory-controlled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (12), pp.8753-8762. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3083741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling of indoor down-link human exposure based on sparse polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.145-163. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020031452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic micro-structure non-destructive testing: sparsity-constrained and combined convolutional-recurrent neural networks methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1750. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics9111750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave breast imaging with prior ultrasound information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (472-482), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJAP.2020.3019953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework for acousto-electric tomography with numerical examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuisong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.98508-98517. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate modeling based on resampled polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.107008. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization algorithms for ultrasonic array Imaging in homogeneous anisotropic steel components with unknown properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.102327. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction of delamination defects using thermographic infrared signals based on an enhanced Canny approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.103527. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of damaged fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 409 (109318), 15 pp. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic imaging of damages in fibered layered laminates via equivalence theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.219-227. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2018.2814821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast full-wave analysis of damaged periodic fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.3540-3547. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2018.2829813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based Markov-Chain-Monte-Carlo parameter inversion applied in eddy current flaw characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband reflector-backed folded bowtie antenna for Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.1056-1063. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2786295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Specular Echoes Estimator to predict relevant modes for Total Focusing Method imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation based method for solving electromagnetic inverse scattering problems with inhomogeneous background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (8), pp.4228-4239. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2018.2839763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi–analytical method for the identification of inclusions by air–cored coil interaction in ferromagnetic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.6422-6442. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.5168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods for the analysis of multi-mode TFM images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1017, pp.012005. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1017/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based nested sampling for model selection in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Bilicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.6200912. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2635626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of damaged single-layer fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (4), pp.1855 - 1866. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2017.2671356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave computational model of electromagnetic scattering by arbitrarily-rotated 1-D periodic multilayer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (3), pp.1047-1060. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2521864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT-signal calculation of cracks near fastener holes using an integral equation formalism with dedicated Green’s kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (4), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-resolution characteristics based on time-reversed single-frequency electromagnetic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (13), pp.1670 - 1680. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2016.1210037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new integral equation method to solve highly nonlinear inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1788-1799. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2535492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical analysis of low-frequency scattering from a PEC ring torus in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycarpos K. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (13-14), pp.6477-6500. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2016.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of periodically-structured fiber-reinforced single-layer laminate with multiple fibers missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (12), 993 (6 pp). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-0524-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates for the low-frequency electromagnetic fields scattered by two adjacent metal spheres in a lossless medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Kariotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (17), pp.4210-4237. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mma.3359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of obliquely incident electromagnetic plane waves by composite panel involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (7), pp.3168-3178. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2428735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model and numerical study of electromagnetic plane wave scattering by multilayered, fiber-based periodic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (7), pp.688-697. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive matrix schemes for composite laminates under plane-wave and Gaussian beam illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.1539-1549. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.32.001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency on-site identification of a highly conductive body buried in Earth from a model ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Chatjigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (4), pp.963-980. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamat/hxu030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic small-scale modeling of composite panels involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.567-572. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8704-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled approach VIM-BEM for efficient modeling of ECT signal due to narrow cracks and volumetric flaws in planar layered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Martinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.178-183. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Electromagnetic Time Reversal With Finite Integration Technique: Localization in Heterogeneous Media and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.Article 7003204. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2283397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of scattering by 3-D inhomogeneities in uniaxial anisotropic multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (12), pp.6365 - 6374. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2361126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic response of anisotropic laminates to distributed sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2286835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of metal targets by time reversal of electromagnetic waves - 3D-numerical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), pp.24512. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient modeling of ECT signals for realistic cracks in layered half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.2886-2892. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2236102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequency imaging of perfectly conducting cracks via boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journal of Physics: Conference Series, 410, pp.012018. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/410/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Generalized Finite-Difference Modeling of Electromagnetic Time Reversal: Impact of the Density of Dipoles for the Localization of a Dielectric Obstacle in Free Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (2), pp.359-362. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electromagnetic imaging of thin inclusions in half-space affected by random scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waves in Random and Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17455030.2010.536854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling of narrow cracks in planar-layered metal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (10), pp.2551-2559. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic time reversal and scattering by a small dielectric inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journal of Physics: Conference Series, 386, pp.012010. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic low-frequency dipolar excitation of two metal spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polykarpos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 628261 (37pp). </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/628261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization of the design and settings of ultrasonic phased-array transducers with an evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION, 1335 (1), pp.906-913. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3591943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ultrasonic arrays design and setting using a differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (8), pp.797-803. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metamodels for crack characterization in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.746--755. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2105883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency dipolar excitation of a perfect ellipsoidal conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.513-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Shapes Reconstruction by means of Multiregion Level Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (5), pp.2330 -2342. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2009.2039144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of thin electromagnetic inclusions by a level-set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (8), pp.085010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for inverse scattering--some recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.125001. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/12/125001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic MUSIC-type imaging of perfectly conducting, arc-like cracks at single frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228, pp.8093-8111. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution technique based on shape optimization for the reconstruction of homogeneous dielectric objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, 015009 (26pp). </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/1/015009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic modeling of conductive obstacles buried in subsoil as coupled ellipsoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.RS2001. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008RS003939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of a thin penetrable inclusion from its multi-static response matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/7/075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of a small dielectric sphere buried in a half space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency scattering from perfectly conducting spheroidal bodies in a conductive medium with magnetic dipole excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.372-390. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic characterization of buried obstacles by differential evolution with strategy of communication between groups and multi-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Journal of Physics: Conference Series, 135 (1), pp.12024. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-static response of spherical scatterers and the back-propagation of singular fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (3), pp.825-833. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.916913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of simple defects in finite-size photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.146-152. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.25.000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of volumetric and surface models for the computation of the T/R EC probe response due to a thin opening flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Pávó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.298 - 306. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New discretisation scheme based on splines for volume integral method: Application to eddy current testing of tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.288-297. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Eddy-Current Imaging of Metal Tubes by Gradient-Based, Controlled Evolution of Level Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (12), pp.4721-4729. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.2004265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid differential evolution and retrieval of buried spheres in subsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.788-792. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2008.2005790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a damaged ferromagnetic metal tube by a volume integral equation formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.623-632. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.918206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step inverse scattering procedure for the qualitative imaging of homogeneous cracks in known host media - preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.592-595. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2007.910954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type electromagnetic imaging of a collection of small 3-D bounded scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.674-709. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050640655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 3D model dedicated to eddy current non destructive testing of tubes by encircling probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.313-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-static response matrix of a 3-D inclusion in half space and MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.2598-2609. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.904103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation of calculated ECT signals due to thin cracks in a plate using a global approximation of the dipole density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Pávo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for inverse scattering - Topical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.R67-R131. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/22/4/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of eddy current testing probe signal with global approximation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Pavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.1419-1422. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2006.872490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSIC algorithm for locating small inclusions buried in a half space from the scattering amplitude at a fixed frequency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (3), pp.597-628. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040610854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared issues of wavefield inversion and illustrations in 3-D diffusive electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.618-625. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two numerical methods for recovering small inclusions from the scattering amplitude at a fixed frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.130-158. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040612518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency solution for a perfectly conducting sphere in a conductive medium with dipolar excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.87-111. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER04021905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de sonde courants de Foucault avec noyau ferromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Voillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1-2), pp.63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multiscale reconstruction of buried objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (6), pp.S1-S16. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/6/S01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a dyad-based approach of the electric field in a conductive cylinder at eddy-current frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (2), pp.400--409. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2004.824145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On novel developments of controlled evolution of level-sets in the field of inverse shape problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolésio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.8010. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001RS002567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of 3-D inclusions in conductive media using extended Born models in the diffusive regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.477-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to the low-frequency scattering problem: the localized nonlinear approximation in ellipsoidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Charalambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (1), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0020-7225(01)00048-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current evaluation of 3-D defects in a metal plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (6), pp.1857-1871. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/18/6/325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Born domain integral models of diffusive fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.996151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-Current Scattering: Green's Integral and Variational Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scattering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.486-507. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-012613760-6/50025-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape inversion from TM and TE real data by controlled evolution of level sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (6), pp.1585-1595. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/17/6/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction of buried obstacles by controlled evolution of a level set : from a MinMax formulation to numerical experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (4), pp.1087-1111. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/17/4/335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic scattering by a tri-axial homogeneous penetrable ellipsoid: low-frequency derivation and testing of the localized nonlinear approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Chalarambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.463-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-constrained inversion of a buried cylindrical obstacle from complete and phaseless magnetic field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.563-576. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Tc SQUIDs and eddy-current NDE: a comprehensive investigation from real data to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Ruosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (11), pp.1639-1648. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/11/11/314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed source method for retrieval of the cross-sectional contour of an impenetrable cylindrical obstacle immersed in a shallow water waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86 (1), pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive masses in a half-space Earth in the diffusive regime : Fast hybrid modeling of a low contrast ellipsoid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Chalarambopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (4), pp.1585-1599. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/36.851958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On attenuation-matched inversion methods of diffusive wavefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/15/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear inversion of a buried object in transverse electric scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Kooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (6), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999RS900087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a 3-D bounded defect in the wall of a metal tube at eddy current frequencies: the direct problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 12 (3), pp.315-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of a two-dimensional binary obstacle by controlled evolution of a level-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Santosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (3), pp.685-706. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/3/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D inversion of eddy current data for non-destructive evaluation of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.707-724. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/3/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retrieval of a buried cylindrical obstacle by a constrained modified gradient method in the H-polarization case and for Maxwellian materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Kooij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.1265-1283. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/14/5/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape retrieval of an obstacle immersed in shallow water from single-frequency farfields using a complete family method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Angell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Kleinman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (2), pp.487-508. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/13/2/018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified gradient approach to inverse scattering for binary objects in stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Kleinman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (4), pp.487-508. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/12/4/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping defects in a conductive half-space by simulated annealing with connectivity and size as constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (7), pp.983-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of a cylindrical vibrating body in shallow water from aspect-limited data using filtered SVD and the L-curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (5), pp.717-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping voids in a conductive half-space by simulated annealing with connectivity and size as constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (7), pp.983-1004. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156939396X00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born-type schemes for the acoustic probing of 1-D fluid media from time-harmonic planar reflection coefficients at two incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 95, pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the retrieval of the plane wave reflection coefficient of a seabed in shallow water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffraction tomographic algorithm for eddy current imaging from anomalous fields at fictitious imaginary frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (1), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/10/1/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inverse source method of solving inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Chow Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bolomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 10 (3), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/10/3/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des profils acoustiques d'un fond marin de faible profondeur à partir du champ observé dans le chenal en présence d'une source donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1067-C5-1070. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current testing of anomalies in conductive materials. II. Quantitative imaging via deterministic and stochastic inversion techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28 (3), pp.1850-1862. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECONSTRUCTION DES PARAMÈTRES ACOUSTIQUES D'UN FOND MARIN STRATIFIÉ À PARTIR DE SON COEFFICIENT DE RÉFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-945-C1-948. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current testing of anomalies in conductive materials. Part I: qualitative imaging via diffraction tomography techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27 (6), pp.4416-4437. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.278657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DE DIVERSES MÉTHODES DE DIAGNOSTIC ACOUSTIQUE D'UN FOND MARIN STRATIFIÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-997-C2-1000. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole approximations applied to the inverse problem in boreholes. A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatio Galan-Malaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 11 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2125(89)90033-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de quelques approximations utiles à la caractérisation acoustique du fond marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Oliveira Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2 (3), pp.241-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction tomography: contribution to the analysis of some applications in microwaves and ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chommeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 4 (2), pp.305-331. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/4/2/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a diffraction tomography technique in fluid ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 35 (4), pp.437-444. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/58.4179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes unidimensionnels de diffraction inverse en acoustique et en électromagnétisme. Etude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (4), pp.363-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical imaging of 2D fluid targets buried in a half-space: A diffraction tomography approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 34 (5), pp.540-549. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/T-UFFC.1987.26980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'imagerie ultrasonore quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2 (5 Sp), pp.473-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of a stratified medium by means of a magnetic dipole: a geometrical optics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 23 (6), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.1985.289466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative solution of some direct and inverse problems in electromagnetics and acoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vuillet-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2-3), pp.147-189. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726348508908145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction tomography approach to acoustical imaging and media characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2 (11), pp.1943-1952. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.2.001943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple scattering calculations for non-spherical particles based on the vector radiative transfer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavour Yeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 19 (5), pp.1356-1366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order multiple scattering theory for nonspherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Ishimaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavour Yeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 23 (22), pp.4132-4139. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.23.004132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P waves transient scattering by 2-D penetrable targets: A direct solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 74 (4), pp.1274-1278. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.390044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la permittivité et la conductivité d'un milieu stratifié à l'aide d'un dipôle enterré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Cethedec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 76, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization techniques and inverse problems: Probing of acoustic impedance profiles in time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 72 (4), pp.1276-1284. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.388338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically motivated approximations in some inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 17 (6), pp.1567-1578. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/RS017i006p01567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical problems in the time-domain probing of lossy dielectric media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (5), pp.983-998. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1982.1142904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization techniques and inverse problems: Reconstruction of conductivity profiles in the time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1982.1142743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization theory and time-domain inverse scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 16 (6), pp.1059-1063. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/RS016i006p01059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de milieux inhomogènes unidimensionnels par échographie électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Cethedec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 68, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conical antennas as coupling structures for microwave and infrared devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ch. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Habiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 2 (4), pp.859-877. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01007282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and time domain approaches to some inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Tabbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 29 (2), pp.206-2012. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1981.1142552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique des antennes épaisses par l’équation intégrale d’Albert et Synge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 35 (5-6), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of conductivity profiles by time-domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 27 (2), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1979.1142067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain integral equation approach for inhomogeneous and dispersive slab problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 26 (5), pp.658-667. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.1978.1141927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of index profiles by time domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 9 (6), pp.349-358. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0150-536X/9/6/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur d'impulsions pour un banc automatique de réflectométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pupat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onde Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 57 (12), pp.761-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic and microwave data fusion for breast imaging within an artificial intelligence context involving a Bayesian approach and transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and ITNC-USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostino Monorchio, Roberto Graglia, Giuliano Manara, Jul 2024, Florence, Italy. Paper MO-A5.2P.9, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/inc-usnc-ursi61303.2024.10632545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing CFRP delamination detection: A Bayesian neural network approach Integrating spatial and temporal information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Electromagnetic NDE (ENDE-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indira Gandhi Centre for Atomic Research (IGCAR) and Indian Society for Nondestructive Testing (ISNT), Mar 2024, Mamallapuram, Tamil Nadu, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire progresser l'imagerie du sein grâce à la fusion de données et à l'apprentissage par transfert : une exploration complète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ONDES, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Breast Imaging and Uncertainty Quantification with Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2023, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of damaged fiber-reinforced laminates in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theodoros Theodoulidis, Jun 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On breast imaging from joint microwave and acoustic data within a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Mar 2022, Madrid, Spain. pp.9769092, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap53622.2022.9769092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast imaging by cascaded CNN from joint microwave and ultrasonic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.917-921, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion and non-destructive testing of damaged fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Energy Research, Jun 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie ultrasonore adaptative appliquée à des structures anisotropes dont les propriétés matériaux sont inconnues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofrend PhD 2020 4th Edition of the Doctoriales of COFREND, Virtual Event Dec 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based contrast source inversion method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 19th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Winnipeg, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM51107.2021.9518522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sparsity in nonlinear electromagnetic imaging: wavelet-based contrast source method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnostic of a complex sub-wavelength micro-structure via machine learning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. Paper FR-UB.2P.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization method for ultrasonic array imaging of defects in complex materials with unknown elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of a micro-structure: binary contrast source inversion and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.B06-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic array imaging in anisotropic steel components with unknown properties using optimization agorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73nd International Institute of Welding Annual Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Welding, Jul 2020, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinearized inversion procedures and their application to breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.B06-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based characterisation of delamination by means of thermographic inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Computational Methods for Inverse Problems (NCMIP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France. 012005 (7 p.), </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic imaging of a dielectric micro-structure via convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.8903073, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed strategy for efficient acousto-electric tomography based on complete electrode model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuisong Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized electromagnetic imaging of complex biological structures - towards data fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction tridimensionnelle des architectures racinaires par le radar à pénétration de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving missing elements of a 2-D micro-structure: joint-sparsity inversion and convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on New Computational Methods for Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of root systems, from computationalmodeling and simulations to controlled laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic électromagnétique et imagerie d'une microstructure diélectrique à l'aide de réseaux de neurones convolutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation approach dedicated to infrared thermographic inspection of delaminated planar pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Review of Progress in Quantitative Nondestructive Evaluation (QNDE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vermont, United States. 120004 (10 p.), </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5099846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural networks for imaging of micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levenberg-Marquardt algorithm for acousto-electric tomography based on the complete electrode model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based source optimisation for eddy-current thermography in planar specimens using meta-modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Compumag Society, Jul 2019, Paris, France. pp.ID-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D model dedicated to thermographic inspections of planar composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root diameter and water content on tree roots detection using Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8739825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of images of a homogeneous anisotropic weld mold with a local optimization scheme based on a surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of indoor human exposure based on resampled polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of tree roots under heterogeneous soil conditions using Ground Penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive TFM imaging in anisotropic steels using optimization algorithms coupled to a surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Direct Sampling Method in 3-D far-field inverse scattering, from theory to testing on controlled laboratory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangwoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic within a dielectric micro-structure: time-reversal and sparsity-constrained imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8740223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'imagerie ultrasonore multi-éléments dans des aciers anisotropes dont les propriétés élastiques sont incertaines: application au Contrôle Non-Destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième conférence plénière biennale du GDR ONDES - CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic probing of man-made and natural buried structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhu Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Microwave and Millimeter Wave Technology (ICMMT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model of 3D scattering by a fibered laminate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Microwave and Millimeter Wave Technology (ICMMT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. pp.18321903, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of indoor human exposure by a WLAN source based on polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop Uncertainty Modeling for Engineering Applications (UMEMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling and diagnosis of a micro-structured wire antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Microwave and Millimeter Wave Technology (ICMMT2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chengdu, China. pp.18321999, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMMT.2018.8563875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical modelling of induction thermography for inspection of delaminated planar pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Workshop on Electromagnetic Non-Destructive Evaluation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Detroit, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling and imaging of damaged layered fiber-based laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2017 International Applied Computational Electromagnetics Society Symposium in China (ACES-China 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast models dedicated to simulation of eddy current thermography. (link is external)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Lesselier and C. Reboud, Sep 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On electromagnetic modeling and imaging of defects in periodic fibered laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale GDR ONDES “Interférences d’Ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From small-scale modeling to imaging of disorganized periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and imaging of damaged fibered laminates from low frequency to resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA LIST &amp; L2S, Sep 2017, Gif-sur-Yvette/Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetically locating damages in layered fiber-reinforced periodic laminates with a joint- sparsity-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2017) Singapore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore. Session 2P8 FocusSession.SC5: Inverse Problems for Scientific, Industrial and Biomedical Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On recent advances and issues ahead in modeling and electromagnetic imaging of perturbed composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.148-148, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic near-field imaging of missing fibers in periodic fiber-reinforced laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.3946-3946, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of periodically-structured fiber-reinforced laminates with multiple fibers absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’16, 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Zouhdi, M. Nieto-Vesperina, Jul 2016, Malaga, Spain. pp.1P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiation of antennas within a subwavelength-separated wire distribution, super-localization and time-reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoqiu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.3497-3497, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic retrieval of missing fibers in periodic fibered laminates via sparsity concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing - EURASIP, Aug 2016, Budapest, Hungary. pp.16503266 (345-349), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Bayesian inversion approach in eddy-current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caifang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal. Paper 21, 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified gradient descent reconstruction algorithm for breast cancer detection using microwave radar and digital breast tomosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Tivnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Antennas and Propagation - (EUCAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization method for solving electromagnetic inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.930-930, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS.2016.7734526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods for characterizing defects based on TFM multimode imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Institute of Physics, Jan 2016, Croydon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes de caractérisation de défauts plans basées sur les reconstructions FTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale "Interférences d'Ondes" GDR ONDES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ONDES, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive testing of fiber array with multiple missing fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance of an induction coil accounting for the end-effect in eddy current inspection of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. pp.PS-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On inverse scattering and imaging solutions for objects buried within uniaxially anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference - 15th IEEE Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lecce, Italy. pp.ID-16, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2015.7375424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC imaging method for low-high frequency inspection of composite multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boise, United States. pp.453-461, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a periodic array of fibers embedded in a panel with single fiber missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. pp.0S7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic MUSIC imaging and 3-D retrieval of defects in anisotropic, multi-layered composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computational Physics (ICCP9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Singapour, Singapore. pp.A05-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based optimization method for reconstructing 3-D scatterers in anisotropic laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Electromagnetic Nondestructive Evaluation (ENDE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sendai, Japan. OS4-3 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of scattering problem in layered uniaxial media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Computational Physics (ICCP9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Singapour, Singapore. pp.B11-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-wave model and numerical study of electromagnetic plane-wave scattering by multilayered, fiber-based periodic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calculation of Response of Scatterers in Uniaxial Laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guangzhou, China. 1854 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calculation of electromagnetic scattering in anisotropic multilayers and its inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-509-8-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of obliquely incident electromagnetic plane waves by composite panels involving periodic arrays of circular fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th URSI General Assembly and Scientific Symposium (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. 4pp, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current inspection modelling of a thin crack emanating from a borehole in a conducting plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation model with a dedicated Green’s kernel for eddy-current inspection of fastener holes in driver pickup mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNDE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches of eddy current industrial non-destructive testing of steel pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual review of progress in quantitative nondestructive evaluation: Incorporating the 10th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Baltimore, MD, United States. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-high frequency inspection of composite multi-layers and MUSIC-type electromagnetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic small-scale modeling of composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient interpolation for calculation of the response of composite layered material and its implementation in MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (COMPUMAG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of anisotropic medium and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une analyse préliminaire de la modélisation à petite échelle de panneaux composites : arrangement périodique de fibres cylindriques circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient interpolation for calculation of the response of composite layered material and its implementation in MUSIC imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEM modeling for ECT simulation of complex narrow cracks in multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.441-448, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4789081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic modeling of anisotropic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de cibles métalliques par retournement temporel d'ondes électromagnétiques - étude numérique 3-D et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient wave imaging of small scatterers in electromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetic response of anisotropic laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT simulation of complex narrow cracks in planar multi-layered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Electromagnetic Non-Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rio de Janeiro, Brazil. pp.ENDE Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contrôle par courants de Foucault d'entailles de très faibles ouvertures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dunkerque, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic scattering by two PEC spheres buried in conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polykarpos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation particulaire par métamodèle appliquée au CND par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of differential evolution to optimize ultrasonic arrays transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Seminar &amp; Exhibition on Non-Destructive Evaluation (NDE 2011) - Enrich and Excel in Engineering through NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chennai, India. 3-33-B1 (6p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation d'obstacles tridimensionnels par retournement temporel d'ondes électromagnétiques et cartographie de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contrôle non destructif par courants de Foucault d'entailles de très faible ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyadic Green's functions of planar-layered anisotropic composites and applications from eddy currents to microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of electromagnetic time-reversal localization of a dielectric object in a half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools / 1st International Workshop on New Computational Methods for Inverse Problems (NCIMP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cachan, France. 5 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative electromagnetic imaging of perfectly conducting screens from limited range far-field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Jeju, South Korea. pp.WeF2-3 C05_1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Generalized Finite-Difference modeling of time reversal for localization of dielectric obstacles -- the impact of transceiver array density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benhamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Australia. pp.USB key</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation method of multiple narrow cracks in planar stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Electromagnetic Non-Destructive Evaluation (ENDE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Madras (Chennai), France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-analytical simulation of eddy current testing signals due to narrow cracks embedded in a multilayered planar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th PIERS 2011 in Marrakesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a novel computational scheme of dyadic Green's functions of electrically-uniaxial planar layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a new stable modeling of the dyadic Green's functions of an electrically uniaxial planar-layered medium and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Electromagnetics in Advanced Applications (ICEAA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp.215-218, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2011.6046349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Imaging of Void Defects in Conductive Half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.25--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une imagerie électromagnétique rapide d'écrans minces en demi-espace affecté d'inclusions aléatoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manipulation spatiale et temporelle des ondes pour l'imagerie - Journées thématiques GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle optimization with metamodel for crack characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI International Symposium on Electromagnetic Theory (EMT-S 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.887--890, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-EMTS.2010.5637338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic NDT optimization using Randomized Adaptive Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the GDR 2501 Research on Ultrasound Propagation for NDT jointly with the 10th Anglo-French Physical Acoustics Conference (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Lake District, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type algorithm for eddy-current nondestructive evaluation of small defects in metal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Szczecin, Poland. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive database for eddy-current testing of metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Electric and Magnetic Fields (EMF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovi, Italy. Actes sur CDROM, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of the interaction of a magnetic dipole and two perfectly conducting spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes inverses utilisant des bases de données adaptatives appliquées au contrôle non destructif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème forum DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données séquentielles et méthodes inverses appliquées au CND par courants de Foucault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière « Interférences d'Ondes » du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPVERS : Conception de capteurs et de techniques CND par méthodes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de traducteurs et techniques multi-éléments optimisés pour le contrôle non destructif ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale biannuelle du GDR ONDES - Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion utilisant des bases de données séquentielles appliquées au CND par Courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the level-set evolution of thin electromagnetic screens in the wave propagation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Electromagnetic Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the retrieval of electromagnetically thin screens by non-iterative fast solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2009.5297605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive database and eddy current testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative microwave subsurface imaging by means of a multi-resolution multi-region level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hangzhou, China. pp.716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et caractérisation de défauts simples dans un cristal photonique 2D de dimension finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition des journées d'Imagerie Optique Non-Conventionnelle (GDR ONDES-GDR ISIS-SFO-EEA) - JIONC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative imaging of electromagnetic thin inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative two-step inversion approach for the reconstruction of sub-surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.IV-224 - IV-227, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of 3-D inclusions from asymptotic formulations within the framework of the full Maxwell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Imaging Microstructures - Mathematical and Computational Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized mapping of volumetric defects affecting a metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Non-Destructive Evaluation (ENDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.Session 8 Modeling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the imaging of two-dimensional thin inclusions by a MUSIC-type algorithm from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Non-Destructive Evaluation (ENDE'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.Session 7 Inverse Problems and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'inspection des tubes ferromagnétiques avec CIVA par une approche en intégrale de volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Contrôle non destructif par courants de Foucault : de la mesure à l'imagerie", GDR ONDES - COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures minces et la faisabilité de leur imagerie électromagnétique non-itérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Imagerie non-itérative", GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorrow's R&D in electromagnetic and elastic nondestructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGITEO FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical qualitative imaging by means of a two-step inverse scattering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Donelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hangzhou, China. pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of an unknown number of buried spheres by differential evolution with multi-resolution multi-zone features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cambridge, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of a small dielectric sphere buried in a half-space from exact and asymptotic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXth URSI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic characterization of buried obstacles by differential evolution with strategy of communication between groups and multi-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering: Theory and Practice (ICIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of 3-D coupled obstacles and inversion by differential evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MUSIC-type electromagnetic imaging of a small collection of dielectric spheres from its multi-static response matrix using exact and asymptotic numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007 - 23rd Review of Progress in Applied Computational Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.1242-1246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of dielectric spheres from single-frequency, asymptotic and exact array data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.348-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interactions with an electrically uniaxial composite layering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ossandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique basse fréquence d’objets enfouis dans le sous-sol à l’aide d’un algorithme d’évolution différentielle avec une stratégie de communication entre groupes et multi-résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion plénière « interférences d’ondes », GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation basse fréquence d’objets enfouis dans le sous-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque Alain Boussy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Eddy Current Nondestructive Evaluation of Ferromagnetic Tubes via an Integral Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE’07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electromagnetics, asymptotic models and MUSIC-type imaging of a collection of small scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Inverse Problems, Control and Shape Optimization (PICOF'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nice, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type retrieval of 3-D inclusions in a half space from asymptotic field formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme - NUMELEC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lille, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the low-frequency modeling of coupled obstacles buried in Earth-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation basse fréquence d’objets couplés enfouis dans le sous-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Générale Interférences d'Ondes, GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic field formulations, MUSIC-type retrievals of small 3-D bounded dielectric and/or magnetic inclusions, and their application to dipole source and receiver arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Applied Inverse Problems International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cirencester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set representation for inverse scattering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Santosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical geophysics and uncertainties in earth models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied mathematics and wavefield inversion : combining physical insight and simple theoretical machineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Wirgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, 7-10 septembre, France. pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging comparison of GPR based on multi- and bi-static configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SONDRA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic non-destructive testing of damaged fibered-reinforced composite laminates. From computational modeling to imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées COFREND - COFREND Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de défauts plans en bordure de soudure par imagerie TFM sélective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées COFREND - COFREND Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar à pénétration de sol - Approches théoriques et computationnelles, traitement de signal, antennes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2025, Ondes - Thème : Instrumentation, capteurs et mesures, Frédérique de Fornel, 9781789481570, 9781789491579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Penetrating Radar, from Theoretical Endeavors to Computational Electromagnetics, Signal Processing, Antenna Design and Field Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE Ltd; John Wiley &amp; Sons, Inc, 2024, Waves, Frédérique de Fornel, Print ISBN: 9781789451573, Online ISBN: 9781394284405. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lesselier, C. Reboud. IOS Press, 43, 2018, Studies in Applied Electromagnetics and Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO 2012) - IOP Conference Series: Materials Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IoP Publishing, pp.108, 2013, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.480, 2011, 978-1-84821-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Non-Standard - nouvelles technologies pour les architectures de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.462, 2010, 978-2-74622-995-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Inverse Problems: Emerging Methods and Novel Applications, Special Issue of Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.284, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (VIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, pp.320, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic Characterization of Buried Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Chow Chew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.256, 2004, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/6/E01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic and Ultrasonic Nondestructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.226, 2002, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/18/6/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Electromagnetic Imaging and Inversion of the Earth Sub-Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Habashy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOP Publishing, pp.294, 2000, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/5/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 328 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR pour la reconstruction des racines d’arbres sous des conditions de sol hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Serhir; Dominique Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar à pénétration de sol - Approches théoriques et computationnelles, traitement de signal, antennes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.213-246, 2025, Domaine de l'Encyclopédie SCIENCES : Ondes Thème : Instrumentation, capteurs et mesures, ISBN papier : 9781789481570 ISBN ebook : 9781789491579. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9157.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR for Tree Roots Reconstruction under Heterogeneous Soil Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Aboudourib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Serhir &amp; D. Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Penetrating Radar, from Theoretical Endeavors to Computational Electromagnetics, Signal Processing, Antenna Design and Field Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, ISTE Ltd; John Wiley &amp; Sons, Inc., pp.199-232, 2024, Waves, 978-1-78945-157-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast models dedicated to simulation of eddy current thermography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almpion Ratsakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lesselier and C. Reboud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebook: Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8 (print) | 978-1-61499-836-5 (online). </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of a periodic array of fibers embedded in a panel with multiple fibers missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zicheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Yusa, T. Uchimoto, and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, IOS Press, pp.149-156, 2016, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-638-5 (print), 978-1-61499-639-2 (online). </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-639-2-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance of an induction coil accounting for the end-effect in eddy-current inspection of steam generator tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Yusa, T. Uchimoto, and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, IOS Press, pp.237-244, 2016, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-638-5 (print) | 978-1-61499-639-2 (online). </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-639-2-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC imaging method for electromagnetic inspection of composite multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Rodeghiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Ping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1650 (1), Plenum Press, pp.453-461, 2015, 978-0-7354-1292-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast integral equation model with a dedicated Green’s kernel for eddy-current inspection of fastener holes in driver pickup mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pipis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. J. Bond, D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1650, AIP Publishing LLC, pp.477-483, 2015, AIP Conference Proceedings, 10.1063/1.4914641. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECT simulation of complex narrow cracks in planar multi-layered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Poulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. M.A. Rebello, F. Kojima, T. Chady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, IOS Press, pp.103-110, 2014, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-353-7;978-1-61499-354-4. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-354-4-103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation method of multiple narrow cracks in planar stratified media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Miorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Theodoulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Rao and T. Jayakumar and K. Balasubramanian and B. Raj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IOS Press, pp.11-18, 2012, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-968-4-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set methods for structural inversion and image reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Scherzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Mathematical Methods in Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science &amp; Business Media LLC, pp.385-444, 2011, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-929200_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodels as input of an optimization algorithm for solving an inverse eddy current testing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Douvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasz Chady and Stanislaw Gratkowski and Toshiyuki Takagi and Satish S. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.71--78, 2011, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-750-5-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type algorithm for eddy-current nondestructive evaluation of small defects in metal plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Henriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomasz Chady and Stanislaw Gratkowski and Toshiyuki Takagi and Satish S. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.22--29, 2011, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-750-5-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set method for reconstruction of thin electromagnetic inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. H. Lee and H. Lee and J.-S. Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKC 2009 - Proceedings of the EU-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), Springer, pp.99-108, 2010, Springer Proceedings in Physics, Vol. 135, 978-3-642-13623-8. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13624-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency modeling of the interaction of a magnetic dipole and two perfectly conducting spheres in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Charalambopoulos and D. I. Fotiadis and D. Polyzos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Scattering and Biomedical Engineering - Proceedings of the 9th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, pp.20-27, 2010, 978-981-4322-02-7;978-981-4322-03-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearized mapping of volumetric defects affecting a metal tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Felipe P. J. Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y.-K. Shin and H.-B. Lee and S.-J. Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation (XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.172--179, 2009, Studies in Applied Electromagnetics and Mechanics, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-023-0-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Inverse Scattering in Acoustics and Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bruneau and Catherine Potel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Acoustics Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE -- Wiley, pp.413--430, 2009, 9781848210745. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611609.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the imaging of two-dimensional thin inclusions by a MUSIC-type algorithm from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y.-K. Shin and H. B. Lee and S.-J. Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-destructive Evaluation (XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.297-304, 2009, Studies in Applied Electromagneics and Mechanics 32, 978-1-60750-023-0. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-023-0-297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-iterative MUSIC-type algorithm for reconstructing two-dimensional thin dielectric inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Kwang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. D. Yoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKC2008 Proceedings of the EU-Korea Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (2), Springer, pp.297-305, 2008, Springer Proceedings in Physics, 978-3-540-85189-9; 978-3-642-09892-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of eddy current nondestructive evaluation of ferromagnetic tubes via an integral equation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassios Skarlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tamburrino and Y. Melikhov and Z. Chen and L. Udpa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.225-230, 2008, 978-1-58603-896-0. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-896-0-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency interaction of magnetic dipoles and perfectly conducting spheroidal bodies in a conductive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Charalambopoulos and D. I. Fotiadis and D. Polyzos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Scattering and Biomedical Engineering, Proc. 8th International Workshop on Mathematical Methods in Scattering Theory and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing Company, pp.107-114, 2008, 978-981-281-484-5;(e-book) 978-981-281-485-2. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812814852_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-type imaging of dielectric spheres from single-frequency, asymptotic and exact array data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick C. Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. A. Kong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2007 Prague Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Electromagnetics Academy, pp.348-352, 2007, PIERS Proceedings, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2529/PIERS070314082842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric and surface flaw models for the computation of the EC T/R probe signal due to a thin opening flaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozsef Pavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Takahashi and H. Kikuchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (X)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.49-56, 2007, Studies in Applied Electromagnetics and Mechanics, Vol. 28, 978-1-58603-752-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la diffraction inverse en acoustique et élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau, C. Potel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.82-101, 2006, 2-7462-1363-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional electromagnetic field in a conductive cylinder at eddy-current frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Dobmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nondestructive Evaluation (VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.62-69, 2006, Studies in Applied Electromagnetics and Mechanics 26, 978-1-58603-594-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level set techniques for structural inversion in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Dorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Suri and A. Farag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deformable Models: Theory and Biomaterial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.61-90, 2006, Topics in Biomedical Engineering International Book Series, 978-0-387-68343-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in simulation of eddy current testing of tubes and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bisiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. O. Thompson and D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation - Volume 25A/25B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.241-248, 2006, Review of Progress in Quantitative Nondestructive Evaluation, 978-0735403123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current modeling of ferrite-cored probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. O. Thompson and D. E. Chimenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation - Volume 24A/24B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Physics, pp.463-470, 2005, Review of Progress in Quantitative Nondestructive Evaluation, 978-0735402454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast model of eddy-current ferrite-cored probes for NDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Prémel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Prémel and T. Sollier and D. Lesselier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.44-51, 2004, Studies in Applied Electromagnetics and Mechanics 24, 978-1-58603-407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency electromagnetic modeling and retrieval of simple orebodies in a conductive Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Perrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis Vafeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kamvyssas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dassios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. G. W. Begeh and R. P. Gilbert and M. W. Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Analysis - Proceedings of the 3rd ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.1413-1422, 2003, 978-981-238-572-7; 978-981-279-425-3 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the controlled evolution of level sets and like methods: the shape and contrast reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ramananjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Zolesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Wirgin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Mechanics, and the Related Topics of Mathematical Analysis - Proceedings of the International Conference to Celebrate Robert P Gilbert's 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific; WORLD SCIENTIFIC, pp.243-250, 2003, 9789812382641; 9789812704405. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812704405_0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-current evaluation of 3-D defects in a metal plate: a first analysis of a contrast-source gradient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Kojima; T. Takagi; S. S. Udpa; J. Pavo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non--Destructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, IOS Press, pp.52-59, 2002, Studies in Applied Electromagnetics and Mechanics, 978-1-58603-245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current scattering and inverse scattering, Green's integral and variational formulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Razek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Pike and P. C. Sabatier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scattering. Scattering and Inverse Scattering in Pure and Applied Science: Part 1 -- Scattering of Waves by Macroscopic Targets,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.486-507, 2002, 978-0-12-613760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of objects in shallow water using rigorous inversion methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. I. Taroudakis and G. N. Makrakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.127-147, 2001, Lecture Notes in Physics, 0387952489; 9780387952482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonlinearized wavefield inversion methods and the identification of buried objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Santosa and I. Stakgold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Computational Methods in Scattering and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.177-194, 2000, 9781584881599. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429186875-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical modeling of eddy current nondestructive evaluation with the FEM-BEM TRIFOU software in controlled configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mastorchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. S. Udpa and T. Takagi and J. Pavo and R. Albanese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.32-41, 2000, Studies in Applied Electromagnetics and Mechanics, Vol. 17, 978-1-58603-023-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'objets ou de milieux par inversion de signaux acoustiques ou électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Wirgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Inverses - De l'Expérimentation à la Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OFTA - OBSERVATOIRE FRANÇAIS DES TECHNIQUES AVANCÉES, pp.143-176, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefield inversion of objects in stratified environments. From backpropagation schemes to full solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Stone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Radio Science 1993-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.235-268, 1996, 0-19-856531-3; 0-19-856532-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried, 2-D penetrable objects illuminated by line-sources: FFT-based iterative computations of the anomalous field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duchêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. K. Sarkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Conjugate Gradient Methods to Electromagnetics and Signal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.351-389, 1991, PIER Series 5, 978-0444016041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for detecting and characterizing a reflecting element in an object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US10,921,293B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection et de caractérisation d’un élément réflecteur dans un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Iakovleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kombossé Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 01659860. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of simple defects in finite-size photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId751"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D47FCCE2"/>
+    <w:nsid w:val="B7D5F590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lesselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8378-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072285672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=9y3AFmsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/dominique-lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Dissemination-Lesselier_Dominique-Dec_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/CV-Lesselier_Dominique-Dec_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Perso-Lesselier_Dominique-Dec_2025.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3541934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04660149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04871521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad98bd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Qin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3137457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03563568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209743" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboudourib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2993719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3067158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03244184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03112405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3083741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3019953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02570062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuisong Zheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01889651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B Sudret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komboss&#233; Sy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2839763" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634153v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2814821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01768237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2829813" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2786295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.02.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01397025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2635626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2521864" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2535492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Tu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Xiao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2016.1210037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0524-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perrusson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Chatjigeorgiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kariotou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST01TGM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2428735" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005657" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2286835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8704-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.12.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2361126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00767065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2236102" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00787080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kwang Park" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/410/1/012018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172920" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gdoura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Wahab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2010.536854" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polykarpos Papadopoulos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/628261" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Puel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3591943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2011.08.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMDR60KD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2039144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/7/075002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG4S1SNZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/1/015009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003939" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/12/125001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWD2NP3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.07.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69GBCQWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNQZC48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.916913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;v&#243;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836852" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-VMT9RJQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000146" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bisiaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836843" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SQV847TT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272487v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe P. J. Abascal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2004265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.2005790" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2007.910954" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270470v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050640655" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270451v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichenot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.904103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;vo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.872490" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/R01" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-471KG5X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365998v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.06.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040610854" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040612518" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER04021905" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buvat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Miller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/6/S01" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MRT1MKGZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.824145" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366113v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel dos Reis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366109v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/6/325" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q384BXRQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Charalambopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dassios" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00048-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS4PVHDC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramananjaona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zol&#233;sio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002567" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LM66WJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366115v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996151" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesselier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012613760-6/50025-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/303" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TPDJ71GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P5H2P9QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Chalarambopoulos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.851958" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366153v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/302" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBWZ8V0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Ruosi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Valentino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/11/314" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-89P7J44Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Kooij" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999RS900087" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637687v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VDPVJ08T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366157v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/5/011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JZ1NLN2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641676v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Kleinman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/2/018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V2VHCRF9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641670v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/12/4/009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0NST8QM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641661v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Bohbot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641656v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Bohbot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939396X00072" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/10/1/009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9V5BSMR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641687v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Chow Chew" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/10/3/004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0HHTQCCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945234" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBE4D824A7F63290DA83B7EE58E6E70F7AE615A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pons" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.141295" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921206" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E88B3D8D34E2FCAA8BA48AC625276699C510A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643928v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.278657" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohbot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tabbara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902233" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D0579375B4CD64F5E1D97E90BB5813EEECF4890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643914v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Galan-Malaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2125(89)90033-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GCJB0H0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821265v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grassin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821249v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.4179" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821261v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/T-UFFC.1987.26980" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824843v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.2.001943" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262849v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falchetti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.1985.289466" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824900v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillet-Laurent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726348508908145" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643946v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ishimaru" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavour Yeh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643941v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.23.004132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262852v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.390044" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263331v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262868v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1982.1142743" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262865v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolomey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peronnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1982.1142904" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262859v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.388338" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263037v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bolomey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/RS017i006p01567" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NS5X38H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/RS016i006p01059" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR46L1SM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262881v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cashman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Habiby" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01007282" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82CTHR3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262870v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1981.1142552" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hillaire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000466" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K80MGX7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262878v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durix" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1979.1142067" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durix" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1978.1141927" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/9/6/004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C38D990F7EF7F992AD4CB7ACB325039C9D101B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263033v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunol" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durix" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pupat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04660176v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/inc-usnc-ursi61303.2024.10632545" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04664163v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108645v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04364586v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108648v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03380062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap53622.2022.9769092" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03617850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909650" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03617825v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03675881v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03478788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906373v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03109440v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1038" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908543v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906382v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860090v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074718v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903073" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02263269v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200529v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200562v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860247v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200535v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860266v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074720v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200523v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074707v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200518v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01996810v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177390v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122441v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074697v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122432v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwoo Kang" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726082v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563966" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728703v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563533" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01996758v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726084v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563875" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536357v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634930v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341680v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01537089v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634039v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330285v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734271" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330295v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735486" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330309v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760267" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01376774v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341665v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330281v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735485" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323006v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tivnan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Rappaport" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481582" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330299v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734526" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249832v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302864" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261999v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262610v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265709v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250044v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236175v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rodeghiero" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375424" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101599v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914641" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263137v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261987v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01207371v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101693v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262668v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929127" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101753v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-509-8-151" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101486v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820685v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trillon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864995" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927041v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927059v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924402v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821788v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925728v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821796v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789081" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927055v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766538v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742064v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638374v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046349" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623722v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640412v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652108v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638401v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640478v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640410v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638394v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640482v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638324v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640488v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638358v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493731v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640962v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012008" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640485v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368964v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Franceschini" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439858v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641098v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439830v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439853v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2009.5297605" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159580v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638290v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638303v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641093v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638284v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641087v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641084v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788032v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441652v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417331" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641094v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00788039v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641088v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641096v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638282v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270678v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270490v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270482v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270637v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ossandon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160214v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160220v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159547v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640490v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651169v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160225v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640492v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088856v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03691405v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536710v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536720v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919859v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108651v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800546v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824679v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/011001" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637219v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Chevalier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536031v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546999v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638101v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638096v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/6/E01" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6XZVS9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638098v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/6/001" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638099v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Habashy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/5/001" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919911v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9157.ch7" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108654v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334094v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-149" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01180106v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102995v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-103" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742860v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-968-4-11" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637351v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-929200_10" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617535v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-22" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536036v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637707v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13624-5_11" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X97RGZN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433485v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-023-0-172" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433471v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch16" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434098v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-023-0-297" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637743v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637749v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812814852_0012" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637758v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS070314082842" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638040v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638249v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112511v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638038v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637479v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638244v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638041v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638240v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zolesio" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704405_0036" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638056v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kamvyssas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637486v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103880v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638265v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638053v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastorchio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637727v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429186875-15" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826800v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641848v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641854v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03168541v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672326v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163709v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lesselier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8378-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072285672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=9y3AFmsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/dominique-lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Dissemination-Lesselier_Dominique-Dec_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/CV-Lesselier_Dominique-Dec_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2s.centralesupelec.fr/wp-content/uploads/lesselier-dominique/Perso-Lesselier_Dominique-Dec_2025.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2025.3541934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04660149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04871521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad98bd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03563568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3209743" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3137457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboudourib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2993719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3067158" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyou Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/21-0031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03244184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin M&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03112405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3083741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020031452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3019953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02570062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuisong Zheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01889651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B Sudret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102327" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02617537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almpion Ratsakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Skarlatos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2814821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01768237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2829813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caifang Cai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2786295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komboss&#233; Sy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Br&#233;dif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2018.07.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2839763" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Vafeas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Theodoulidis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.5168" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01397025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Bilicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2635626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2671356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2521864" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pipis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Tu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Xiao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2016.1210037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2535492" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polycarpos K. Papadopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Ping Ding" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.01.053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0524-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kariotou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3359" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST01TGM1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2428735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005657" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001539" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perrusson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Chatjigeorgiou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8704-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Poulakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.12.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2361126" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2286835" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00767065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2236102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00787080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kwang Park" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/410/1/012018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172920" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2010.536854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197403" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gdoura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Wahab" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polykarpos Papadopoulos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/628261" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Puel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3591943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2011.08.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMDR60KD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2105883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2039144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/12/125001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NWD2NP3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.07.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69GBCQWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365614v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/1/015009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008RS003939" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/7/075002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG4S1SNZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2008.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNQZC48B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.916913" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000146" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maurice" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pr&#233;mel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;v&#243;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836852" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-VMT9RJQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bisiaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836843" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SQV847TT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe P. J. Abascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2004265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637345v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.2005790" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichenot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.918206" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2007.910954" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270470v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ammari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050640655" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270451v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichenot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.904103" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef P&#225;vo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/4/R01" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-471KG5X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Pavo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.872490" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637498v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040610854" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365998v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.06.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637496v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040612518" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER04021905" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366103v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buvat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Voillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Miller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/6/S01" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MRT1MKGZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.824145" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramananjaona" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zol&#233;sio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002567" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LM66WJ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel dos Reis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Charalambopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dassios" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00048-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS4PVHDC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/6/325" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q384BXRQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366115v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.996151" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesselier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Razek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012613760-6/50025-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/6/303" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TPDJ71GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/335" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P5H2P9QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Chalarambopoulos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/302" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBWZ8V0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Ruosi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Valentino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/11/11/314" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-89P7J44Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366155v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.851958" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/15/1/014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0XWT4ZZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00814134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Kooij" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999RS900087" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438279v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Santosa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WR9LNZ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/3/019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VDPVJ08T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366157v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/14/5/011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JZ1NLN2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641676v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rozier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Kleinman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/2/018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-V2VHCRF9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641670v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souriau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/12/4/009" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0NST8QM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira Bohbot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641656v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Bohbot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939396X00072" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641682v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/10/1/009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9V5BSMR9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641687v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Chow Chew" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/10/3/004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0HHTQCCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945234" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBE4D824A7F63290DA83B7EE58E6E70F7AE615A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pons" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.141295" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251172v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921206" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E88B3D8D34E2FCAA8BA48AC625276699C510A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643928v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.278657" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohbot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tabbara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902233" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D0579375B4CD64F5E1D97E90BB5813EEECF4890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643914v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Galan-Malaga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2125(89)90033-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GCJB0H0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821265v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grassin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821245v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chommeloux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/4/2/001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JR6WQFRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821249v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/58.4179" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821256v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821261v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/T-UFFC.1987.26980" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262849v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falchetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.1985.289466" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824900v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillet-Laurent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726348508908145" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824843v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.2.001943" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643946v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ishimaru" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavour Yeh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643941v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.23.004132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262852v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.390044" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263331v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262859v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.388338" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263037v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bolomey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/RS017i006p01567" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NS5X38H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolomey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peronnet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1982.1142904" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262868v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1982.1142743" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/RS016i006p01059" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SR46L1SM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262881v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch. Bolomey" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cashman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Habiby" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01007282" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82CTHR3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262870v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bolomey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1981.1142552" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hillaire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000466" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K80MGX7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262878v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durix" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1979.1142067" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Durix" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.1978.1141927" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263054v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0150-536X/9/6/004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C38D990F7EF7F992AD4CB7ACB325039C9D101B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01263033v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunol" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durix" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pupat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04660176v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/inc-usnc-ursi61303.2024.10632545" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04664163v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04364586v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108645v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108648v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03380062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap53622.2022.9769092" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03617850v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909650" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03617825v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03675881v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03478788v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03109440v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1038" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906373v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908543v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906382v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02075381v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012005" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074718v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903073" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02263269v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200535v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860266v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200562v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860247v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099846" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200529v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200523v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074981v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074707v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200518v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01996810v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177390v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122441v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122432v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangwoo Kang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860090v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726082v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563966" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728703v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563533" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01996758v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726084v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563875" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01846774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01537089v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800550v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634039v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341680v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536357v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634930v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330285v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734271" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330281v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735485" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341665v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330295v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735486" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330309v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760267" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01376774v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323006v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tivnan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Rappaport" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481582" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330299v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7734526" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262610v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265709v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263137v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250022v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01236175v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rodeghiero" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2015.7375424" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101599v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914641" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01250044v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261987v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01207371v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261999v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249832v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302864" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101486v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101753v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-509-8-151" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262668v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929127" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108011v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108014v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820685v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trillon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deneuville" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reboud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864995" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101693v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927041v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925728v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924402v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821788v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927059v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00821796v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789081" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927055v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742064v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742869v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766538v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640412v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637310v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641105v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652108v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640478v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640482v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640410v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638394v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638401v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640488v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638324v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638358v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638374v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2011.6046349" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00623722v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493736v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640485v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490009v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-EMTS.2010.5637338" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640962v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012008" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493731v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368964v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Franceschini" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439858v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441753v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441735v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641098v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641103v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439830v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439853v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2009.5297605" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641093v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638284v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641087v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641094v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441652v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417331" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641084v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788032v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00788039v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641092v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641088v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641096v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Brun" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638282v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638290v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638303v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159580v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270490v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270482v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270678v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270637v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ossandon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160214v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160220v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107465v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640490v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651169v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159547v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160225v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00640492v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081615v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088856v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03691405v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536720v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01536710v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919859v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108651v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01800546v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824679v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/011001" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637219v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Chevalier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536031v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546999v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638101v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sollier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638096v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/6/E01" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6XZVS9N6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638098v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/6/001" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638099v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Habashy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/5/001" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919911v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9157.ch7" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108654v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01552267v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/ISBN/978-1-61499-836-5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-175" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334094v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-149" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01334098v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-639-2-237" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01180106v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249979v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914644" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102995v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-354-4-103" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742860v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-968-4-11" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637351v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-929200_10" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617527v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-71" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617535v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-750-5-22" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637707v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13624-5_11" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X97RGZN2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536036v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433485v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-023-0-172" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433471v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611609.ch16" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434098v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-023-0-297" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637743v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638028v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-896-0-225" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637749v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812814852_0012" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637758v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2529/PIERS070314082842" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638040v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112511v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638038v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637479v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638249v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638244v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638041v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638056v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kamvyssas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638240v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zolesio" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812704405_0036" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103880v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637486v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638265v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637727v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429186875-15" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638053v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastorchio" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826800v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641848v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641854v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03168541v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672326v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163709v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>