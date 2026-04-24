--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -713,166 +713,166 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien de Blic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danny Trom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien De Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (41), pp.84-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/15174522-018004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatische Soziologie: Eine Anleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heurtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -913,100 +913,100 @@
               <w:t xml:space="preserve">Soziale Welt. Zeitschrift für sozialwissenschaftliche Forschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (2), pp.205-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/0038-6073-2016-2-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie pragmatique : mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heurtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,191 +1522,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un procès hors du commun ? Le procès de la Fraction Armée Rouge à Stuttgart-Stammheim (1975-1977)</w:t>
+                <w:t xml:space="preserve">Un procès hors du commun ? Le procès de la Fraction Armée Rouge à Stuttgart-Stammheim, 1975-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5, pp.1003-1034</w:t>
+              <w:t xml:space="preserve">, 2008, 5, pp.1103-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904268v1</w:t>
+                <w:t xml:space="preserve">halshs-00412248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un procès hors du commun ? Le procès de la Fraction Armée Rouge à Stuttgart-Stammheim, 1975-1977</w:t>
+                <w:t xml:space="preserve">Un procès hors du commun ? Le procès de la Fraction Armée Rouge à Stuttgart-Stammheim (1975-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Linhardt</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5, pp.1103-1034</w:t>
+              <w:t xml:space="preserve">, 2008, 5, pp.1003-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00412248v1</w:t>
+                <w:t xml:space="preserve">hal-00904268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du lit de la tyrannie au droit à l'indifférence : la double signification du secret</w:t>
               </w:r>
@@ -3082,177 +3082,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At stake with implementation: trials of explicitness in the description of the state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+                <w:t xml:space="preserve">L'expérimentation : un autre agir politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00362285v1</w:t>
+                <w:t xml:space="preserve">halshs-00352411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérimentation : un autre agir politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Barthe</w:t>
+                <w:t xml:space="preserve">At stake with implementation: trials of explicitness in the description of the state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00352411v1</w:t>
+                <w:t xml:space="preserve">halshs-00362285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État et ses épreuves : éléments d'une sociologie des agencements étatiques</w:t>
               </w:r>
@@ -3469,51 +3469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ips/olz019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26095/g3js-va66" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Blic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heurtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2074-0492-2019-2-176-216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Blic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-018004104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Blic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2016-2-205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01462089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900025105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/etat-et-societe-politique/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/no_cache/ouvrages/ouvrage/sociologie-politique-de-norbert-elias/?print=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-74993-4_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1521-6136(07)00204-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258138v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ips/olz019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26095/g3js-va66" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Blic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heurtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2074-0492-2019-2-176-216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Blic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Blic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-018004104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2016-2-205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01462089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900025105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/etat-et-societe-politique/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/no_cache/ouvrages/ouvrage/sociologie-politique-de-norbert-elias/?print=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-74993-4_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1521-6136(07)00204-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258138v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>