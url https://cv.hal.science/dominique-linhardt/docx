--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -338,239 +338,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un monopole sous tension : les deux visages de la violence d'État</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Прагматическая социология: инструкция по применению (Sociologie pragmatique : mode d'emploi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Blic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Heurtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26095/g3js-va66⟩</w:t>
+              <w:t xml:space="preserve">Социология Власти (Sociology of power)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.176-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22394/2074-0492-2019-2-176-216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430940v1</w:t>
+                <w:t xml:space="preserve">hal-02419156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Прагматическая социология: инструкция по применению (Sociologie pragmatique : mode d'emploi)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un monopole sous tension : les deux visages de la violence d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Социология Власти (Sociology of power)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (2), pp.176-216. </w:t>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22394/2074-0492-2019-2-176-216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26095/g3js-va66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419156v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociología pragmática: manual de uso</w:t>
               </w:r>
@@ -1541,51 +1541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un procès hors du commun ? Le procès de la Fraction Armée Rouge à Stuttgart-Stammheim, 1975-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.1103-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,51 +3469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ips/olz019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26095/g3js-va66" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Blic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heurtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2074-0492-2019-2-176-216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Blic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Blic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-018004104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2016-2-205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01462089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900025105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/etat-et-societe-politique/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/no_cache/ouvrages/ouvrage/sociologie-politique-de-norbert-elias/?print=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-74993-4_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1521-6136(07)00204-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258138v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moreau de Bellaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ips/olz019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Blic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Heurtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2074-0492-2019-2-176-216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26095/g3js-va66" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien De Blic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heurtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Blic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/15174522-018004104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0038-6073-2016-2-205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.103.0173" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01462089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900025105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/etat-et-societe-politique/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/no_cache/ouvrages/ouvrage/sociologie-politique-de-norbert-elias/?print=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-74993-4_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1521-6136(07)00204-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258138v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>