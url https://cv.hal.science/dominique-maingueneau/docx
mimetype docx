--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -334,174 +334,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hiérarchie d’ethos et locuteurs typifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.10001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La langue de l'éthos entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.10-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958854v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03995786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entendre les sans-voix</w:t>
               </w:r>
@@ -2118,243 +2118,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du discours et champ disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les non-usagers des TIC, 18, pp.185-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El enunciador encarnado: La problemática del Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version. Estudios de Communicacion y Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.203-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le discours politique et son ‘environnement’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les langages du politique, 94, pp.85-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.19868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150055v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique, Littérature, Discours littéraire</w:t>
               </w:r>
@@ -2924,169 +2924,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethos dit, ethos montré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.294-301, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire et prédication. Le cas d’un sermon de Massillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Denis, M. Huchon, A. Jaubert, M. Rinn et O. Soutet (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au corps du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.151-16, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3505,51 +3505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/2675-4916.2021.v2.n1.id336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070516ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cossutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arbor.2018.790n4009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palcomms.2017.58" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/metode.6.4552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.149.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.5772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2010.482325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19868" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dardy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/2675-4916.2021.v2.n1.id336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070516ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cossutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arbor.2018.790n4009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palcomms.2017.58" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/metode.6.4552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.149.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.5772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2010.482325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19868" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dardy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>