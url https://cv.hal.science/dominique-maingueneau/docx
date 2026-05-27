--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -334,174 +334,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La langue de l'éthos entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOCLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.10-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie d’ethos et locuteurs typifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17.2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.10001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.10001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03995786v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03958854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entendre les sans-voix</w:t>
               </w:r>
@@ -2924,169 +2924,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire et prédication. Le cas d’un sermon de Massillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Maingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Denis, M. Huchon, A. Jaubert, M. Rinn et O. Soutet (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au corps du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp.151-16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01150070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethos dit, ethos montré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Maingueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.294-301, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150072v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01150070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3505,51 +3505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/2675-4916.2021.v2.n1.id336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070516ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cossutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arbor.2018.790n4009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palcomms.2017.58" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/metode.6.4552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.149.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.5772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2010.482325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19868" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dardy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maingueneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Kalbotyra.2021.74.7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03973012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-457349759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25189/2675-4916.2021.v2.n1.id336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.10001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03968641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070516ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.3110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cossutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arbor.2018.790n4009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palcomms.2017.58" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04063197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/metode.6.4552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.149.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.5772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03979637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03740463.2010.482325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19868" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dardy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Filliolet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>