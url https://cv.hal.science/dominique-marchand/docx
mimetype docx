--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Measurements of Beam Single Spin Asymmetries in Semi-inclusive Deep-inelastic Charged Kaon Electroproduction off Protons in the Valence Region</w:t>
+                <w:t xml:space="preserve">Dihadron Azimuthal Correlations in Deep-Inelastic Scattering Off Nuclear Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kripko</w:t>
+                <w:t xml:space="preserve">S.J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Diehl</w:t>
+                <w:t xml:space="preserve">S Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Joo</w:t>
+                <w:t xml:space="preserve">M Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Achenbach</w:t>
+                <w:t xml:space="preserve">W.K Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S Alvarado</w:t>
+                <w:t xml:space="preserve">H Hakobyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055202. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/2m4z-htrp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038144v1</w:t>
+                <w:t xml:space="preserve">hal-04623768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Electron Scattering in the Resonance Region off a Hydrogen Target with CLAS12</w:t>
               </w:r>
@@ -413,518 +413,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W Gothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (2), pp.025201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/qy4p-dyjt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of single- and double-polarization observables in the photoproduction of $\pi^+\pi^-$~meson pairs off the proton using CLAS at Jefferson Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Crede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/bddq-9qlq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the nucleon spin structure functions for $0.01&amp;lt;Q^2&amp;lt;1$~GeV$^2$ using CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ripani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (3), pp.035202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihadron Azimuthal Correlations in Deep-Inelastic Scattering Off Nuclear Targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Measurements of Beam Single Spin Asymmetries in Semi-inclusive Deep-inelastic Charged Kaon Electroproduction off Protons in the Valence Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Morán</w:t>
+                <w:t xml:space="preserve">A Kripko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Arratia</w:t>
+                <w:t xml:space="preserve">S Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K Brooks</w:t>
+                <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hakobyan</w:t>
+                <w:t xml:space="preserve">J.S Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035201. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/2m4z-htrp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623768v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Beam-Recoil Observables $C_x$ and $C_z$ for $K^+Λ$ Photoproduction</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I Mokeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035206. </w:t>
@@ -1325,90 +1325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of neutral pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mineeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.K Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hakobyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035203. </w:t>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V Fedotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W Gothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cuic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kumerički</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133 (21), pp.211903. </w:t>
@@ -1995,90 +1995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam Spin Asymmetry Measurements of Deeply Virtual $\pi^0$ Production with CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kubarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 849, pp.138459. </w:t>
@@ -2110,1501 +2110,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the helicity asymmetry $\mathbb{E}$ for the $\vec{\gamma}\vec{p} \to p \pi^0$ reaction in the resonance region</w:t>
+                <w:t xml:space="preserve">Scientific Computing Plan for the ECCE Detector at the Electron Ion Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W Kim</w:t>
+                <w:t xml:space="preserve">J.C. Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Zachariou</w:t>
+                <w:t xml:space="preserve">C.T. Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bashkanov</w:t>
+                <w:t xml:space="preserve">C. Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J Briscoe</w:t>
+                <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fegan</w:t>
+                <w:t xml:space="preserve">K. Kauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (9), pp.217. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1047, pp.167859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01123-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110295v1</w:t>
+                <w:t xml:space="preserve">hal-03697370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of $\Lambda$ Electroproduction off Nuclei in the Current and Target Fragmentation Regions</w:t>
+                <w:t xml:space="preserve">Measurement of the helicity asymmetry $\mathbb{E}$ for the $\vec{\gamma}\vec{p} \to p \pi^0$ reaction in the resonance region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chetry</w:t>
+                <w:t xml:space="preserve">C.W Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. El Fassi</w:t>
+                <w:t xml:space="preserve">N Zachariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K. Brooks</w:t>
+                <w:t xml:space="preserve">M Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupré</w:t>
+                <w:t xml:space="preserve">W.J Briscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Alaoui</w:t>
+                <w:t xml:space="preserve">S Fegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (14), pp.142301. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (9), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.142301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849591v1</w:t>
+                <w:t xml:space="preserve">hal-04110295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulated Performance of Calorimetry Systems for the ECCE Detector at the Electron Ion Collider</w:t>
+                <w:t xml:space="preserve">First Measurement of $\Lambda$ Electroproduction off Nuclei in the Current and Target Fragmentation Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bock</w:t>
+                <w:t xml:space="preserve">T. Chetry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schmidt</w:t>
+                <w:t xml:space="preserve">L. El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.K. Wang</w:t>
+                <w:t xml:space="preserve">W.K. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Santiesteban</w:t>
+                <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Horn</w:t>
+                <w:t xml:space="preserve">A. El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1055, pp.168464. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (14), pp.142301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.142301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758749v1</w:t>
+                <w:t xml:space="preserve">hal-03849591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Computing Plan for the ECCE Detector at the Electron Ion Collider</w:t>
+                <w:t xml:space="preserve">Design and Simulated Performance of Calorimetry Systems for the ECCE Detector at the Electron Ion Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bernauer</w:t>
+                <w:t xml:space="preserve">F. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Dean</w:t>
+                <w:t xml:space="preserve">N. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fanelli</w:t>
+                <w:t xml:space="preserve">P.K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huang</w:t>
+                <w:t xml:space="preserve">N. Santiesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kauder</w:t>
+                <w:t xml:space="preserve">T. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1047, pp.167859. </w:t>
+              <w:t xml:space="preserve">, 2023, 1055, pp.168464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697370v1</w:t>
+                <w:t xml:space="preserve">hal-03758749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the CLAS12 central hybrid tracker with a Kalman Filter</w:t>
+                <w:t xml:space="preserve">First Observation of Large Missing-Momentum (e,e'p) Cross-Section Scaling and the onset of Correlated-Pair Dominance in Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Paul</w:t>
+                <w:t xml:space="preserve">I. Korover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peck</w:t>
+                <w:t xml:space="preserve">A.W. Denniston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arratia</w:t>
+                <w:t xml:space="preserve">A. Kiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gotra</w:t>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ziegler</w:t>
+                <w:t xml:space="preserve">A. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1049, pp.168032. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.L061301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.L061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972580v1</w:t>
+                <w:t xml:space="preserve">hal-03782921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive $\pi^{-}$ Electroproduction off the Neutron in Deuterium in the Resonance Region</w:t>
+                <w:t xml:space="preserve">First CLAS12 measurement of DVCS beam-spin asymmetries in the extended valence region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tian</w:t>
+                <w:t xml:space="preserve">G. Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Gothe</w:t>
+                <w:t xml:space="preserve">M. Defurne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+                <w:t xml:space="preserve">D. Sokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hollis</w:t>
+                <w:t xml:space="preserve">P. Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.015201. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (21), pp.211902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.015201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.211902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644408v1</w:t>
+                <w:t xml:space="preserve">hal-03882974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of Large Missing-Momentum (e,e'p) Cross-Section Scaling and the onset of Correlated-Pair Dominance in Nuclei</w:t>
+                <w:t xml:space="preserve">A multidimensional study of the structure function ratio $\sigma_{LT'}/\sigma_{0}$ from hard exclusive $\pi^+$ electro-production off protons in the GPD regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Korover</w:t>
+                <w:t xml:space="preserve">S. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Denniston</w:t>
+                <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lovato</w:t>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.L061301⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 839, pp.137761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782921v1</w:t>
+                <w:t xml:space="preserve">hal-03846325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First CLAS12 measurement of DVCS beam-spin asymmetries in the extended valence region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">First measurement of hard exclusive $\pi^- \Delta^{++}$ electroproduction beam-spin asymmetries off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (21), pp.211902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.211902⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.021901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882974v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional study of the structure function ratio $\sigma_{LT'}/\sigma_{0}$ from hard exclusive $\pi^+$ electro-production off protons in the GPD regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Joo</w:t>
+                <w:t xml:space="preserve">Evaluation of longitudinal double-spin asymmetry measurements in semi-inclusive deep-inelastic scattering from the proton for the ECCE detector design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C van Hulse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Achenbach</w:t>
+                <w:t xml:space="preserve">Y Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">A Albataineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137761⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1056, pp.168563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846325v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of hard exclusive $\pi^- \Delta^{++}$ electroproduction beam-spin asymmetries off the proton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Diehl</w:t>
+                <w:t xml:space="preserve">Exclusive $\pi^{-}$ Electroproduction off the Neutron in Deuterium in the Resonance Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Trotta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z Akbar</w:t>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (2), pp.021901. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.015201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055995v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of longitudinal double-spin asymmetry measurements in semi-inclusive deep-inelastic scattering from the proton for the ECCE detector design</w:t>
+                <w:t xml:space="preserve">Alignment of the CLAS12 central hybrid tracker with a Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C van Hulse</w:t>
+                <w:t xml:space="preserve">S.J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K Adkins</w:t>
+                <w:t xml:space="preserve">A. Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Akiba</w:t>
+                <w:t xml:space="preserve">M. Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Albataineh</w:t>
+                <w:t xml:space="preserve">Y. Gotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Amaryan</w:t>
+                <w:t xml:space="preserve">V. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1056, pp.168563. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1049, pp.168032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245394v1</w:t>
+                <w:t xml:space="preserve">hal-03972580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCE unpolarized TMD measurements</w:t>
               </w:r>
@@ -4120,697 +4120,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charged-pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
+                <w:t xml:space="preserve">Signal formation and sharing in AC-LGADs using the ALTIROC 0 front-end chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moran</w:t>
+                <w:t xml:space="preserve">G. d'Amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupre</w:t>
+                <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hakobyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W.K. Brooks</w:t>
+                <w:t xml:space="preserve">C. de la Taille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.015201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.P11028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/11/P11028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531233v1</w:t>
+                <w:t xml:space="preserve">hal-03791900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210464v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATHENA detector proposal — a totally hermetic electron nucleus apparatus proposed for IP6 at the Electron-Ion Collider</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Aidala</w:t>
+                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Akers</w:t>
+                <w:t xml:space="preserve">G. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.062005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997076v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal formation and sharing in AC-LGADs using the ALTIROC 0 front-end chip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATHENA detector proposal — a totally hermetic electron nucleus apparatus proposed for IP6 at the Electron-Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">J. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de la Taille</w:t>
+                <w:t xml:space="preserve">L. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giacomini</w:t>
+                <w:t xml:space="preserve">N. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marchand</w:t>
+                <w:t xml:space="preserve">C. Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.P11028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/11/P11028⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.P10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791900v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of charged-pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Angelo</w:t>
+                <w:t xml:space="preserve">S. Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+                <w:t xml:space="preserve">R. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+                <w:t xml:space="preserve">H. Hakobyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.015201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580592v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized structure function $\sigma_{LT'}$ from $\pi^0 p$ electroproduction data in the resonance region at 0.4GeV$^2$&amp;lt;Q$^2$&amp;lt;1.0GeV$^2$</w:t>
               </w:r>
@@ -4835,51 +4835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Golubenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4930,103 +4930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of azimuth-dependent suppression of hadron pairs in electron scattering off nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hakobyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (18), pp.182501. </w:t>
@@ -5326,1903 +5326,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Afanasev</w:t>
+                <w:t xml:space="preserve">V. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Albayrak</w:t>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57 (10), pp.300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243238v1</w:t>
+                <w:t xml:space="preserve">hal-03456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Girod</w:t>
+                <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Niccolai</w:t>
+                <w:t xml:space="preserve">S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+              <w:t xml:space="preserve">, 2021, 57 (10), pp.300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456247v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.I. Nam</w:t>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164395v1</w:t>
+                <w:t xml:space="preserve">hal-03197486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bashkanov</w:t>
+                <w:t xml:space="preserve">$^{12}$C(e,e$^\prime$pn) measurements of short range correlations in the tensor-to-scalar interaction transition region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Pybus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 820, pp.136523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456245v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirazita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.B. Hayward</w:t>
+                <w:t xml:space="preserve">A. Courtoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dilks</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">S. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (15), pp.152501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203660v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Hicks</w:t>
+                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khachatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nam</w:t>
+                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nambrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.565-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456249v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply virtual Compton scattering on the neutron with positron beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marchand</w:t>
+                <w:t xml:space="preserve">Measurement of deeply virtual Compton scattering off $^{4}\mathrm{He}$ with the CEBAF Large Acceptance Spectrometer at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Munoz Camacho</w:t>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bültmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00541-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.025203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.025203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217536v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.152501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197486v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{12}$C(e,e$^\prime$pn) measurements of short range correlations in the tensor-to-scalar interaction transition region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Hen</w:t>
+                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chetry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136523⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085281v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">Deeply virtual Compton scattering on the neutron with positron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Hoballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Munoz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (7), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00541-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987481v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Nambrath</w:t>
+                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chetry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.025206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456246v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of deeply virtual Compton scattering off $^{4}\mathrm{He}$ with the CEBAF Large Acceptance Spectrometer at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. de Vita</w:t>
+                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcandrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.025203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03210439v1</w:t>
+                <w:t xml:space="preserve">hal-03456245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental program with high duty-cycle polarized and unpolarized positron beams at Jefferson Lab</w:t>
+                <w:t xml:space="preserve">Improved $\Lambda p$ Elastic Scattering Cross Sections Between 0.9 and 2.0 GeV/c and Connections to the Neutron Star Equation of State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Accardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Albayrak</w:t>
+                <w:t xml:space="preserve">J. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">N. Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00564-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (27), pp.272303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.272303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917228v1</w:t>
+                <w:t xml:space="preserve">hal-03507527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved $\Lambda p$ Elastic Scattering Cross Sections Between 0.9 and 2.0 GeV/c and Connections to the Neutron Star Equation of State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental program with high duty-cycle polarized and unpolarized positron beams at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Compton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Hicks</w:t>
+                <w:t xml:space="preserve">A. Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Price</w:t>
+                <w:t xml:space="preserve">S.F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (27), pp.272303. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (8), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.272303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507527v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double deeply virtual Compton scattering with positron beams at SoLID</w:t>
               </w:r>
@@ -7234,51 +7234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camsonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7355,90 +7355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-time measurement of Timelike Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, pp.262501. </w:t>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,632 +7738,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam–target helicity asymmetry $E$ in $K^+$ $\Sigma^-$ photoproduction on the neutron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.P. Watts</w:t>
+                <w:t xml:space="preserve">Probing the core of the strong nuclear interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fleming</w:t>
+                <w:t xml:space="preserve">J.R. Pybus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Sarantsev</w:t>
+                <w:t xml:space="preserve">R. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Nikonov</w:t>
+                <w:t xml:space="preserve">E.P. Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hrnjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135662⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578 (7796), pp.540-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917260v1</w:t>
+                <w:t xml:space="preserve">hal-02905951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CLAS12 Spectrometer at Jefferson Laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Photoproduction of $\eta$ mesons off the proton for $1.2 &amp;lt; E_\gamma &amp;lt; 4.7$ GeV using CLAS at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.065203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.065203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02497873v1</w:t>
+                <w:t xml:space="preserve">hal-02886963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the core of the strong nuclear interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E.P. Segarra</w:t>
+                <w:t xml:space="preserve">Beam–target helicity asymmetry $E$ in $K^+$ $\Sigma^-$ photoproduction on the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hrnjic</w:t>
+                <w:t xml:space="preserve">J. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sarantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2021-6⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 808, pp.135662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905951v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of $\eta$ mesons off the proton for $1.2 &amp;lt; E_\gamma &amp;lt; 4.7$ GeV using CLAS at Jefferson Laboratory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">The CLAS12 Spectrometer at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.065203. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 959, pp.163419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.065203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886963v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive ${\pi^{0}p}$ electroproduction off protons in the resonance region at photon virtualities 0.4 GeV${^{2}}$ ${\leq~ Q^{2} \leq~1}$ GeV${^{2}}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Mokeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kunne.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 808, pp.135669. </w:t>
@@ -8561,51 +8561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proton size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Karr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Voutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8812,51 +8812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marsicano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,77 +8920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Beam-Spin Asymmetries from the Hard Exclusive $\pi^+$ Channel off Protons in a Wide Range of Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,103 +9054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Nuclear Transparency Ratios for Protons and Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piasetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 797, pp.134792. </w:t>
@@ -9182,520 +9182,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical design report for the $\bar P$ANDA Barrel DIRC detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress on the proton-radius puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Karr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Phys.G</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/aade3d⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7781), pp.61-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-019-03364-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404011v1</w:t>
+                <w:t xml:space="preserve">hal-02392917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on the proton-radius puzzle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technical design report for the $\bar P$ANDA Barrel DIRC detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Krusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 575 (7781), pp.61-62. </w:t>
+              <w:t xml:space="preserve">J.Phys.G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-019-03364-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/aade3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392917v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on nucleon resonance photocouplings from the $\gamma p \to \pi^+\pi^-p$ reaction</w:t>
+                <w:t xml:space="preserve">Measurement of the beam spin asymmetry of $\overrightarrow e p \to e′p′ \eta$ in the deep-inelastic regime with CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Golovatch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Hicks</w:t>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 788, pp.371-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 789, pp.426-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823202v1</w:t>
+                <w:t xml:space="preserve">hal-01999737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the beam spin asymmetry of $\overrightarrow e p \to e′p′ \eta$ in the deep-inelastic regime with CLAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">First results on nucleon resonance photocouplings from the $\gamma p \to \pi^+\pi^-p$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Golovatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Kim</w:t>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 789, pp.426-431. </w:t>
+              <w:t xml:space="preserve">, 2019, 788, pp.371-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.12.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999737v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Measurements of the Double-Polarization Observables F , P , and H in ω Photoproduction off Transversely Polarized Protons in the N* Resonance Region</w:t>
               </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Anisovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9815,103 +9815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Structure of the Bound Proton with Deeply Virtual Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Baltzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bültmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (3), pp.032502. </w:t>
@@ -9962,51 +9962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PRAE Multidisciplinary Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10053,103 +10053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Proton-Neutron Short-Range Correlation Dominance in Heavy Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Pybus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hrnjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (17), pp.172502. </w:t>
@@ -10239,51 +10239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (7), pp.112. </w:t>
@@ -10347,77 +10347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.045205. </w:t>
@@ -10468,90 +10468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Center of Mass Motion of Short-Range Correlated Nucleon Pairs studied via the $A(e,e′pp)$ Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piasetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (9), pp.092501. </w:t>
@@ -10628,64 +10628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battaglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (5), pp.052009. </w:t>
@@ -10723,51 +10723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The central neutron detector for CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10869,51 +10869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study for the measurement of $\pi N$ transition distribution amplitudes at $\overline P$ANDA in $\bar{p}p\to J/\psi\pi^0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,51 +11003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility studies of time-like proton electromagnetic form factors at PANDA at FAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11131,291 +11131,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01332603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of optical glues for the PANDA electromagnetic calorimeter</w:t>
+                <w:t xml:space="preserve">Proton-electron elastic scattering and the proton charge radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. I. Gakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasi-Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Bytev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.057⟩</w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei Letters [PisВ'ma v Zhurnal Fizika Elementarnykh Chastits i Atomnogo Yadra / Pisʹma v žurnal "Fizika èlementarnyh častic i atomnogo âdra"]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.393-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1547477113050099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00852605v1</w:t>
+                <w:t xml:space="preserve">in2p3-00662697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-electron elastic scattering and the proton charge radius</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Tests of optical glues for the PANDA electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasi-Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Bytev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Hennino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei Letters [PisВ'ma v Zhurnal Fizika Elementarnykh Chastits i Atomnogo Yadra / Pisʹma v žurnal "Fizika èlementarnyh častic i atomnogo âdra"]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (5), pp.393-397. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 722, pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1547477113050099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00662697v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00852605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical design report for the PANDA (AntiProton Annihilations at Darmstadt) Straw Tube Tracker</w:t>
               </w:r>
@@ -11440,51 +11440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11682,64 +11682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model independent analysis of polarization effects in elastic proton-electron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Gakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasi Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11985,51 +11985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Becheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44, pp.373-384. </w:t>
@@ -12201,51 +12201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G$^0$ Electronics and Data Acquisition (Forward-Angle Measurements)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12884,51 +12884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of strange quark contributions to the nucleon's form factors at Q$^2$=0.230(GeV/c)$^2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F E. Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aulenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,51 +13130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'electronique de G0 ou le codage du temps au secours des grands debits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sellem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13376,51 +13376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van Hoorebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13622,286 +13622,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE sensitivity studies for single hadron transverse single spin asymmetry measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Vladimirov</w:t>
+                <w:t xml:space="preserve">Determination of the moments of the proton charge density: is there a proton radius puzzle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hoballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Keyrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pitonyak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.K. Adkins</w:t>
+                <w:t xml:space="preserve">R Kunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ring Imaging Cherenkov Detectors </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Workshop on Nuclear Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rila Mountains, Bulgaria. pp.111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992093v1</w:t>
+                <w:t xml:space="preserve">hal-04237386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the moments of the proton charge density: is there a proton radius puzzle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Kunne</w:t>
+                <w:t xml:space="preserve">ECCE sensitivity studies for single hadron transverse single spin asymmetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vladimirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pitonyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Prokudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Workshop on Nuclear Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Ring Imaging Cherenkov Detectors </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom. pp.168017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237386v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive J/&amp;lt;math display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e654&amp;quot; altimg=&amp;quot;si6.svg&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;ψ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; detection and physics with ECCE</w:t>
               </w:r>
@@ -14034,51 +14034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detector Requirements and Simulation Results for the EIC Exclusive, Diffractive and Tagging Physics Program using the ECCE Detector Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bylinkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14155,51 +14155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-assisted Optimization of the ECCE Tracking System at the Electron Ion Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Papandreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14561,90 +14561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Characterization of AC-LGAD Sensors using a Readout ASIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D’amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de la Taille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC) and 28th International Symposium on Room-Temperature Semiconductor Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Yokohama, Japan. pp.1-6, </w:t>
@@ -14944,299 +14944,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t>
+                <w:t xml:space="preserve">Neutron polarimetry in the momentum range 1-6 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Barsuk</w:t>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Piskunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Borgo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egle Tomasi-Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPAC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Baldin Seminar on High Energy Physics Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubna, Russia. pp.01023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201713801023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340263v1</w:t>
+                <w:t xml:space="preserve">hal-01554339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron polarimetry in the momentum range 1-6 GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Barsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Piskunov</w:t>
+                <w:t xml:space="preserve">Rachel Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egle Tomasi-Gustafsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Baldin Seminar on High Energy Physics Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554339v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new platform for research and applications with electrons: the PRAE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Baldin Seminar on High Energy Physics Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubna, Russia. pp.01012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15417,51 +15417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General discussion: organization of the work in the Electromagnetic Process Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PANDA XLII. Collaboration Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15499,90 +15499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effects in elastic proton-electron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Gakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Bytev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tomasi-Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Quantum Electrodynamics and Statistical Physics (QEDSP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Kharkov, Ukraine. pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15607,103 +15607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization observables in proton electron elastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasi-Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. I. Gakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bytev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dbeyssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale des théoriciens nucléaires francais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16097,76 +16097,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16176,234 +16176,234 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kerhoas</w:t>
+                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
+              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Compton Scattering under $\pi^0$ threshold at $Q^2$ = 0.33 GeV$^2$. Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roche</w:t>
+                <w:t xml:space="preserve">Virtual compton scattering at MAMI $\gamma^* p \rightarrow \gamma' p'$.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16426,198 +16426,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.547c-551c</w:t>
+              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Autrans, France. pp.523-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003136v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real and Virtual Compton Scattering and polarizabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real and virtual Compton scattering (experiments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of Baryons 8 Baryons'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Bonn, Germany. pp.1-14</w:t>
+              <w:t xml:space="preserve">Joint ECT* / TJNAF Workshop on N* Physics and Nonperturbative QCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Trento, Italy. pp.316-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012097v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Compton Scattering on the nucleon.</w:t>
               </w:r>
@@ -16978,51 +16978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative corrections to Virtual Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17112,381 +17112,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Spin Transfer to $Λ$ Hyperons in Semi-Inclusive Deep Inelastic Scattering with CLAS12</w:t>
+                <w:t xml:space="preserve">Nucleon charge radius measurement with low-energy electron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mceneaney</w:t>
+                <w:t xml:space="preserve">Clement Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vossen</w:t>
+                <w:t xml:space="preserve">Rika Danjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Acar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.S Alvarado</w:t>
+                <w:t xml:space="preserve">Taiga Goke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Hotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273868v1</w:t>
+                <w:t xml:space="preserve">hal-05199885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleon charge radius measurement with low-energy electron scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Observables $T$ and $F$ in the $γp \to π^0 p$ Reaction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Strauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I Strakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rönchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Workman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rika Danjo</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05199885v1</w:t>
+                <w:t xml:space="preserve">hal-05250735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Observables $T$ and $F$ in the $γp \to π^0 p$ Reaction at CLAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal Spin Transfer to $Λ$ Hyperons in Semi-Inclusive Deep Inelastic Scattering with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mceneaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Strauch</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05250735v1</w:t>
+                <w:t xml:space="preserve">hal-05273868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam Charge Asymmetries for Deeply Virtual Compton Scattering on the Proton at CLAS12</w:t>
               </w:r>
@@ -17511,51 +17511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Camsonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17603,51 +17603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Direct Measurement of Hard Two-Photon Exchange with Electrons and Positrons at CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J Briscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17996,51 +17996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.W. Higinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18056,293 +18056,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron DVCS Measurements with BONuS12 in CLAS12</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bültmann</w:t>
+                <w:t xml:space="preserve">Technical Design Report for the Panda Forward Spectrometer Calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dodge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dzbenski</w:t>
+                <w:t xml:space="preserve">I. Keshelashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Krusche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290807v1</w:t>
+                <w:t xml:space="preserve">hal-02410983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Design Report for the Panda Forward Spectrometer Calorimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Erni</w:t>
+                <w:t xml:space="preserve">Neutron DVCS Measurements with BONuS12 in CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bültmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Keshelashvili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Steinacher</w:t>
+                <w:t xml:space="preserve">N. Dzbenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410983v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Design Report for the PANDA Barrel DIRC Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18815,51 +18815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Design Report for the: PANDA Micro Vertex Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Keshelashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Krusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18924,51 +18924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-like observables: differential cross section and angular asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19192,51 +19192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des corrections radiatives à la diffusion compton virtuelle. Mesure absolue de l'énergie du faisceau d'électrons de Jefferson Lab. (Hall A) par une méthode magnétique : projet ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Blaise Pascal - Clermont-Ferrand II, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19263,51 +19263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des corrections radiatives a la diffusion compton virtuelle. Mesure absolue de l'energie du faisceau d'electrons de Jefferson Lab. (Hall A) par une methode magnetique : projet ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation and Detectors [physics.ins-det]. Université Blaise Pascal - Clermont-Ferrand II, 1998. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19503,51 +19503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dytman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steinberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B Weinstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashkenazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xct-5jcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kripko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Joo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Achenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Alvarado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2m4z-htrp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klimenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Carman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Gothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Markov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qy4p-dyjt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klempt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Nikonov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bddq-9qlq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ripani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Acar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mor&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arratia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Brooks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hakobyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhikari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Raue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chetry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1q5m-x849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Angelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I Mokeev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvq-7fv7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mckinnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Ireland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I Glazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Livingston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.025204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mineeva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Alaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kbhz-h4jv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Adkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albataineh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Arsene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170240" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Barbaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoballah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keyrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lassaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.015207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu.A Skorodumina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V Fedotov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Akbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hobart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niccolai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kumeri&#269;ki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.211903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kubarovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zachariou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bashkanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J Briscoe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fegan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01123-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Fassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Brooks" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Alaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.142301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santiesteban" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kauder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167859" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arratia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.015201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Denniston" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L061301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christiaens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defurne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achenbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.211902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846325v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137761" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trotta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021901" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Hulse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Adkins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akiba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albataineh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amaryan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168563" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seidl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vladimirov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168458" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168276" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Hayward" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotzinian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Armstrong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.022501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dav&#236;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krusche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/abb6c1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hakobyan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.015201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Akers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Amen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de la Taille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giacomini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/11/P11028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Isupov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Golubenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Markov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L022201" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mor&#225;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.182501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Niccolai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatagnon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hoballah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz Camacho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00541-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191175v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camsonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazouz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sparveris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00551-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoballah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hull" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163441" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917232v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kunne." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassaut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135669" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voutier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0229-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Basilev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu P. Bushuev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Gavrishchuk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Glagolev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kirillov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00032-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404011v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aade3d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392917v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03364-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2019.1571833" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990679v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172502" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cholak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kunne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Galliard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12799-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867499v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garillon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.07.029" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQC352Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554461v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.032003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16325-5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852605v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dbeyssi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasi-Gustafsson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.057" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Gakh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bytev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477113050099" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706911v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gumberidze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2013-13025-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599183v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Gakh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasi Gustafsson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bytev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.015212" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429661v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mora Espi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10960-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101687v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssens" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.07.039" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022212v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E. Maas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aulenbacher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baunack" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capozza" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019779v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellem" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016733v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderhaeghen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030532v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verplancke" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouyjou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Conforti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulucq" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Extier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/04/C04014" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992093v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pitonyak" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prokudin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168017" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237386v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kunne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919834v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167956" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778197v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bylinkin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fegan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gangadharan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gates" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168238" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687574v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Papandreou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suresh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167748" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441796v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#8217;amen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de la Taille" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giacomini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morenas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44845.2022.10398963" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baltzell" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Battaglieri" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bondi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Boyarinov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bravo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863023v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;amen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44867.2021.9875914" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475299v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Sitnik" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1435/1/012048" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302974v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Basylev" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri P. Bushuev" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P. Gavrishchuk" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Glagolev" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.346.0151" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554339v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Tomasi-Gustafsson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713801023" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713801012" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622840v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kostyaeva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/678/1/012053" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740827v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramstein" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761304v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00779849v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bytev" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022839v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014728v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van de Wiele" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mceneaney" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vossen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acar" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199885v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Legris" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Danjo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Goke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Honda" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Hotta" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250735v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jiang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strauch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I Strakovsky" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#246;nchen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Workman" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236009v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Burkert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camsonne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chatagnon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Elouadrhiri" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190091v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cortes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Earnest" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N Grauvogel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992132v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777389v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alarcon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baturin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brindza" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueltmann" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407442v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Santiesteban" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tracy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flay" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Higinbotham" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290807v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodge" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dzbenski" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410983v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keshelashvili" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411024v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371576v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Panda Collaboration" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. M. Lutz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pire" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Timmermans" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724371v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Heng" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374971v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kunne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saro Ong" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramstein" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00298382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005322v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dytman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steinberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B Weinstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashkenazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xct-5jcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mor&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arratia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Brooks" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hakobyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klimenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Carman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Gothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Joo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Markov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qy4p-dyjt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klempt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Nikonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bddq-9qlq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E Kuhn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ripani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Acar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kripko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Achenbach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Alvarado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2m4z-htrp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhikari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Raue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chetry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1q5m-x849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Angelo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I Mokeev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvq-7fv7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mckinnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Ireland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I Glazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Livingston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.025204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mineeva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Alaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kbhz-h4jv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Adkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albataineh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Arsene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170240" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B Barbaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hoballah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Keyrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lassaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.015207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu.A Skorodumina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V Fedotov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Akbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hobart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niccolai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kumeri&#269;ki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.211903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kubarovsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kauder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zachariou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bashkanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J Briscoe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fegan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01123-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Fassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Brooks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Alaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.142301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santiesteban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168464" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Denniston" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L061301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christiaens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defurne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokhan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achenbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.211902" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137761" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trotta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021901" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Hulse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Adkins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akiba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albataineh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168563" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.015201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Paul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arratia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seidl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vladimirov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168458" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168276" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759779v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Hayward" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotzinian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Armstrong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.022501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dav&#236;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krusche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinacher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/abb6c1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791900v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Amen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de la Taille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giacomini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/11/P11028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Akers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hakobyan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.015201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Isupov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Golubenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Markov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L022201" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mor&#225;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.182501" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217536v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Niccolai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hoballah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Munoz Camacho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00541-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191175v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camsonne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazouz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sparveris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00551-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoballah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hull" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163441" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917232v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kunne." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassaut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135669" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Karr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Voutier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0229-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Basilev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu P. Bushuev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Gavrishchuk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Glagolev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kirillov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00032-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03364-z" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404011v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aade3d" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097408v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2019.1571833" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990679v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172502" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cholak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kunne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Galliard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12799-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867499v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garillon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.07.029" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQC352Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554461v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.032003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16325-5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00662697v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Gakh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dbeyssi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasi-Gustafsson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Bytev" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477113050099" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852605v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hennino" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.04.057" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706911v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gumberidze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2013-13025-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599183v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Gakh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasi Gustafsson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bytev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.015212" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573751v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Androic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Armstrong" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asaturyan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Averett" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.04.031" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429661v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sudol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mora Espi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheva" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10960-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136423v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.11.028" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00147801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bailey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.092301" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101687v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssens" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Hoorebeke" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. d'Hose" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.07.039" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024291v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.092001" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022212v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E. Maas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aulenbacher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baunack" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capozza" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019779v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sellem" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016287v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedrich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lhuillier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartsch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016733v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderhaeghen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030532v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verplancke" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouyjou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Conforti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dulucq" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Extier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/04/C04014" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237386v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kunne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992093v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pitonyak" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prokudin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168017" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919834v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167956" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778197v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bylinkin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fegan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gangadharan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gates" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168238" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687574v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Papandreou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suresh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167748" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441796v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#8217;amen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de la Taille" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giacomini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morenas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44845.2022.10398963" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Baltzell" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Battaglieri" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bondi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Boyarinov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bravo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863023v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;amen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC44867.2021.9875914" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475299v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Sitnik" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1435/1/012048" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302974v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Piskunov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N. Basylev" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri P. Bushuev" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P. Gavrishchuk" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Glagolev" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.346.0151" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554339v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Tomasi-Gustafsson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713801023" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554337v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713801012" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622840v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kostyaeva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/678/1/012053" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740827v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramstein" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761304v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00779849v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bytev" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006474v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004629v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerhoas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006473v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.M. Guichon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003136v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012097v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003961v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005283v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022891v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010449v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022839v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Boeglin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014728v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van de Wiele" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199885v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Legris" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Danjo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Goke" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Honda" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Hotta" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250735v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jiang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strauch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I Strakovsky" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#246;nchen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Workman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273868v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mceneaney" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vossen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acar" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236009v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Burkert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camsonne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chatagnon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Elouadrhiri" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190091v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cortes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Earnest" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N Grauvogel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992132v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777389v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alarcon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baturin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brindza" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueltmann" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407442v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Santiesteban" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tracy" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flay" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Higinbotham" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410983v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keshelashvili" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290807v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dzbenski" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411024v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371576v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Panda Collaboration" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. M. Lutz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pire" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Timmermans" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724371v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Heng" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374971v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kunne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saro Ong" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramstein" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00298382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005322v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>