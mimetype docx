--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -860,300 +860,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01803145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The media in Morocco: a highly political economy, the case of the paper and on-line press since the early 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ksikes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of North African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.386 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13629387.2017.1307906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information under control: Medical news in France between the early 1950s and early 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journalism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Health Journalism, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3316/informit.360373055140309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les hiérarchies de l'information Les légitimités « professionnelles » des étudiants en journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Champ journalistique, ordre social et ordre politique, 2 (106), pp.21-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.106.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01586933v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-01859649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation du football : un jeu sous contrôle. Les économies de la production de l'information sur les compétitions européennes en France</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse au Maroc : une économie très politique‪. Le cas des supports papier et électronique depuis le début des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ksikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1445,222 +1445,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01433984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'inégale transnationalisation de l'information « turque »: le cas de la médiatisation de la Turquie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İleti-ş-im: Galatasaray Üniversitesi İletişim Dergisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16878/gsuilet.96686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sociaux des classements sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Classements sportifs, 4 (209), pp.4-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.209.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01213210v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numériquement marginaux mais politiquement importants ?</w:t>
               </w:r>
@@ -1737,51 +1737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes fermées du journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,196 +1912,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El análisis sociológico de la producción de información mediática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communicacion y Medios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, p. 19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-1529.2008.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « sécurité routière », un programme sans risque. La neutralisation d'un problème politique et social à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147, p. 149-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/Réseaux.147.149-176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/Réseaux.147.149-176⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02379583v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02379821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rubrique « à part ». L’information médicale de l’après-guerre au début des années 80</w:t>
               </w:r>
@@ -2366,788 +2366,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The changing organization of the Tour de France and its media coverage - An interview with Jean-Marie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (2), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523360412331305623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ajustements du marché scolaire au marché du travail journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, p. 81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/9320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The changing organization of the Tour de France and its media coverage - An interview with Jean-Marie Leblanc</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sous-champs spécialises du journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les journalismes spécialisés, 111, p. 22-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationale des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La circulation internationale des idées (145), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.145.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'economie de l'information en continu. A propos des conditions de production dans les chaînes d'information en général et à euronews en particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, p. 181-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.114.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie de l'information en continu. A propos des conditions de production dans les chaînes d'information en continu en général et à Euronews en particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, p.181-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internationale des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145, p. 71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.145.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la production de l'information sportive : le cas du sport-spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, p. 66-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la production de l'information. Retour sur quelques expériences de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, p. 17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la production de l'information sportive : le cas du sport spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, p. 66-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00157758v1</w:t>
-              </w:r>
-[...465 lines deleted...]
-                <w:t xml:space="preserve">halshs-00153661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euronews, un laboratoire de la production de l'information « européenne »</w:t>
               </w:r>
@@ -4831,384 +4831,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « libéralisation » économique, politique… et médiatique : les conditions de l’émergence de deux journaux économiques marocains à partir des années 1990</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires différenciées des espaces médiatiques nationaux en Afrique du Nord : le développement contrôlé des médias « privés » (Algérie, Égypte, Maroc, Tunisie) à partir des décennies 1990 et 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Benaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions électroniques du Centre Jacques Berque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces des (im)possibles. Les médias en Afrique du Nord depuis les années 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Jacques-Berque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-178, 2021, 978-9920-34-727-3. </w:t>
+              <w:t xml:space="preserve">, p. 7-28, 2021, 978-9920-34-727-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cjb.2042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cjb.1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03484067v1</w:t>
+                <w:t xml:space="preserve">halshs-03484100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires différenciées des espaces médiatiques nationaux en Afrique du Nord : le développement contrôlé des médias « privés » (Algérie, Égypte, Maroc, Tunisie) à partir des décennies 1990 et 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachir Benaziz</w:t>
+                <w:t xml:space="preserve">Débats : le capital médiatique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaxie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Un capital médiatique ? Usages et légitimation de la médiatisation en politique (Clément Desrumaux, Jérémie Nollet, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-7535-8199-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « libéralisation » économique, politique… et médiatique : les conditions de l’émergence de deux journaux économiques marocains à partir des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions électroniques du Centre Jacques Berque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces des (im)possibles. Les médias en Afrique du Nord depuis les années 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Jacques-Berque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 7-28, 2021, 978-9920-34-727-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cjb.1995⟩</w:t>
+              <w:t xml:space="preserve">, pp.153-178, 2021, 978-9920-34-727-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cjb.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Darras</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dulong</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'Orbem éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Un capital médiatique ? Usages et légitimation de la médiatisation en politique (Clément Desrumaux, Jérémie Nollet, dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 978-2-7535-8199-9</w:t>
+              <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditional offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5228,73 +5327,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Mac Millan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Loïc Ballarini, The Independence of the News Media - Francophone Research on Media, Economics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-226, 2020, 978-3-030-34054-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02386751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une offre sous conditions. Les logiques contemporaines du champ du pouvoir marocain pour contrôler la presse nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5314,199 +5413,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eur’Orbem éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Maroc et Russie), sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.157-190, 2020, coll. "Études et travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The media in Morocco, a highly political economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ksikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,199 +5542,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02384712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface : les économies de la production médiatique du football professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karim Souanef, Le journalisme sportif. Sociologie d’une spécialité dominée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7535-978-2-7535-7689-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrire entre les “lignes rouges”. L’espace de la presse électronique au Maroc et ses enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bruno Péquignot (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-58, 2019, Questions contemporaines - série Les Jeudis de L’Harmattan, 978-2343167541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02109002v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02379887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les nouveaux rapports de forces entre « grossistes » de l’information internationale</w:t>
               </w:r>
@@ -6339,173 +6339,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04301457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un État policé : Les polices de la route dans la presse quotidienne régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et médiatisation de l’État. La politique invisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.93-129, 2008, Communication médias, société, 9782706114373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04301472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les logiques d’une information d’État. A propos de la circulation et de la sécurité routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et médiatisation de l’Etat. La politique invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.131-156, 2008, Communication, Médias et Sociétés, 9782706114373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04301485v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04301472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service des lecteurs &amp;quot;consommateurs&amp;quot; et &amp;quot;usagers&amp;quot;. L’information routière dans la presse quotidienne régionale française</w:t>
               </w:r>
@@ -6554,691 +6554,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02379908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sub-fields of specialized journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polity Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu and the journalistic field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 64-82, 2005, 0745633870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contaminated Blood Scandal. Reframing Medical News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polity Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu and the journalistic field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 113-134, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin d’un Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.12303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de l'information ‘européenne'. Le cas de la chaîne paneuropéenne d'information Euronews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieu and the journalistic field</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 113-134, 2005</w:t>
+              <w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 27-52, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Polity Press. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. L’Europe, de l’« objet » au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieu and the journalistic field</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> En quête d'Europe : Médias européens et médiatisation de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de l’information &amp;quot;européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et la circulation des images « européennes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'Europe : Médias européens et médiatisation de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2004, 9782753539426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.15686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423458v1</w:t>
-              </w:r>
-[...339 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8. Le « journalisme d’investigation »</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés du travail journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Lafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8036,51 +8036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B8CF249"/>
+    <w:nsid w:val="E61E25EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8267,51 +8267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0406-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05352733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Geoffroy-Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Waschkov&#225; C&#237;sa&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Leuven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milda Malling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Reich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849251372799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443720972316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2176-8099.pcso.2020.179832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Lafarge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.106.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.360373055140309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01859649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2017.1307906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.209.0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16878/gsuilet.96686" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742766509346610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F670C068FEF291697D8F08A8750DAD0B9F313096/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.147.149-176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2008.670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dezalay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360412331305623" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.145.0071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2000.2663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dargelos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1994.3084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.16772" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Benaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1952" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15676" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.2042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1995" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096109v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02109002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62334" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;cad=rja&amp;amp;uact=8&amp;amp;ved=0ahUKEwj5y-jG8JnRAhVbdFAKHRCxCXgQFggdMAA&amp;amp;url=http%3A%2F%2Fwww.mareetmartin.com%2F&amp;amp;usg=AFQjCNFFpNKFRdoCrs4DeXT_V4G7hi8Hqw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12303" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15686" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15700" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15682" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24770" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lafosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02382989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grosset&#234;te" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0406-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05352733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Geoffroy-Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Waschkov&#225; C&#237;sa&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Leuven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milda Malling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Reich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849251372799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443720972316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2176-8099.pcso.2020.179832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01859649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2017.1307906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.360373055140309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.106.0021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16878/gsuilet.96686" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.209.0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742766509346610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F670C068FEF291697D8F08A8750DAD0B9F313096/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2008.670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.147.149-176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dezalay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360412331305623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.145.0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2000.2663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dargelos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1994.3084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.16772" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Benaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1952" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15676" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.2042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02109002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;cad=rja&amp;amp;uact=8&amp;amp;ved=0ahUKEwj5y-jG8JnRAhVbdFAKHRCxCXgQFggdMAA&amp;amp;url=http%3A%2F%2Fwww.mareetmartin.com%2F&amp;amp;usg=AFQjCNFFpNKFRdoCrs4DeXT_V4G7hi8Hqw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24770" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lafosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02382989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grosset&#234;te" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>