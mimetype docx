--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,7981 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7930 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Marchetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0406-8945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05352733X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UNkHbTYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement comme stratégie entrepreneuriale dans l’édition et la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Geoffroy-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Guijarro Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 119, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.119.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05350391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrently fading away and strengthening: A cross-country comparison of foreign and local news beats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Waschková Císařová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah van Leuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milda Malling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14648849251372799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05235108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Patrick Champagne (1945-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 251 (251), pp.110-113. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.251.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04677667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOËX Cécile et DEVICTOR Agnès, Syrie, une nouvelle ère des images. De la révolte au conflit transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.16799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing between the ‘red lines’: Morocco’s digital media landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.664-681. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163443720972316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03019612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os subcampos especializados do jornalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural - Revista de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossiê: "Sociologia do Jornalismo. Por uma agenda de pesquisa", 27 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2176-8099.pcso.2020.179832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03095546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clavien, La Presse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01803145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information under control: Medical news in France between the early 1950s and early 1980s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journalism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Health Journalism, 39 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3316/informit.360373055140309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hiérarchies de l'information Les légitimités « professionnelles » des étudiants en journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Champ journalistique, ordre social et ordre politique, 2 (106), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.106.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media in Morocco: a highly political economy, the case of the paper and on-line press since the early 1990s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.386 - 410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13629387.2017.1307906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation du football : un jeu sous contrôle. Les économies de la production de l'information sur les compétitions européennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Europe selon le football, 2 (47), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.047.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au Maroc : une économie très politique‪. Le cas des supports papier et électronique depuis le début des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Médias au Maghreb, 2 (32), pp.239-260. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.11527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier Profession journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Profession journaliste Productions, pratiques, mobilités et échanges, II (15), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anneemaghreb.2768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inégale transnationalisation de l'information « turque »: le cas de la médiatisation de la Turquie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">İleti-ş-im: Galatasaray Üniversitesi İletişim Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16878/gsuilet.96686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux sociaux des classements sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souanef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Classements sportifs, 4 (209), pp.4-9. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.209.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériquement marginaux mais politiquement importants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivert Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marges et numérique, 142-143, https://www.cairn.info/revue-journal-des-anthropologues-2015-3-page-227.htm#anchor_abstract. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jda.6294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes fermées du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189, pp.72-99. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.189.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revelations of investigative journalism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1742766509346610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El análisis sociológico de la producción de información mediática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicacion y Medios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, p. 19-29. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5354/0719-1529.2008.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « sécurité routière », un programme sans risque. La neutralisation d'un problème politique et social à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147, p. 149-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Réseaux.147.149-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rubrique « à part ». L’information médicale de l’après-guerre au début des années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprits d'Etat, entrepreneurs d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dezalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Classements sportifs, 166-167, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.166.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of just-in-time television newscasting: Journalistic production and professional excellence at Euronews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), p. 99-123. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1466138106064588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing organization of the Tour de France and its media coverage - An interview with Jean-Marie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523360412331305623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements du marché scolaire au marché du travail journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 81-89. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sous-champs spécialises du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Les journalismes spécialisés, 111, p. 22-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationale des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, La circulation internationale des idées (145), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.145.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'economie de l'information en continu. A propos des conditions de production dans les chaînes d'information en général et à euronews en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114, p. 181-214. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.114.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'information en continu. A propos des conditions de production dans les chaînes d'information en continu en général et à Euronews en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114, p.181-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Internationale des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 145, p. 71-83. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.145.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la production de l'information sportive : le cas du sport-spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, p. 66-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la production de l'information. Retour sur quelques expériences de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, p. 17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations de la production de l'information sportive : le cas du sport spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, p. 66-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euronews, un laboratoire de la production de l'information « européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38-39, p.121-152. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les révélations du &amp;quot;journalisme d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 131, p. 30-40. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arss.2000.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les 'professionnels' de l'information sportive. Entre exigences professionnelles et contraintes économiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dargelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football saisi par les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Football &amp; Sociétés, 7, p. 309-331. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie et l'actualité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), p. 74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bromberger, Le match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 258-261. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1996.1968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information médicale sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101, p. 40-62. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arss.1994.3084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture et ses dépendances. Les productions culturelles et leurs circulations au Maghreb et au Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Institut français du Proche-Orient; Editions électroniques du Centre Jacques Berque. , 2022, Matthieu Rey, 9782351595589. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifpo.16772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces des (im)possibles. Les médias en Afrique du Nord depuis les années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Benaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions électroniques du Centre Jacques Berque. Centre Jacques-Berque, 2021, Adrien Delmas, 978-9920-34-727-3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yauheni Kryzhanouski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eur'Orbem éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. "Études et travaux", 979-10-96982-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des productions culturelles. Cinémas, informations et séries télévisées dans les mondes arabes et musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jacques Berque; Institut français d'études anatoliennes. , 2017, 9791092046328. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01498861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2 (15), 2016, Profession journaliste Productions, pratiques, mobilités et échanges, 978-2-271-09358-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la santé devient médiatique. Les logiques de production dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. 2010, Coll. "Communication, médias et sociétés", 9782706115981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Communication et médiatisation de l’Etat. La politique invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble. 2008, Coll. "Communication, Médias et Sociétés", 9782706114373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2004, 9782868479365. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'Europe. Médias et médiatisation de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 301 p., 2004, 9782868479365. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) En quête d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir journalistes. Sociologie de l’entrée sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2001, 978-2-11-004964-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information internationale : une information jugée trop spécialisée et coûteuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel de journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-412, 2022, 9782340070981- 9782340072305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en chantier et chantiers de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'IFPO; Editions du Centre Jacques Berque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture et ses dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-32, 2022, 9782351595589. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifpo.19101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03645398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires différenciées des espaces médiatiques nationaux en Afrique du Nord : le développement contrôlé des médias « privés » (Algérie, Égypte, Maroc, Tunisie) à partir des décennies 1990 et 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Benaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions électroniques du Centre Jacques Berque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces des (im)possibles. Les médias en Afrique du Nord depuis les années 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques-Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-28, 2021, 978-9920-34-727-3. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats : le capital médiatique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaxie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Un capital médiatique ? Usages et légitimation de la médiatisation en politique (Clément Desrumaux, Jérémie Nollet, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-7535-8199-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « libéralisation » économique, politique… et médiatique : les conditions de l’émergence de deux journaux économiques marocains à partir des années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions électroniques du Centre Jacques Berque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces des (im)possibles. Les médias en Afrique du Nord depuis les années 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques-Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-178, 2021, 978-9920-34-727-3. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.2042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yauheni Kryzhanouski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur'Orbem éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditional offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Mac Millan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Loïc Ballarini, The Independence of the News Media - Francophone Research on Media, Economics and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-226, 2020, 978-3-030-34054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02386751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une offre sous conditions. Les logiques contemporaines du champ du pouvoir marocain pour contrôler la presse nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eur’Orbem éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Maroc et Russie), sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.157-190, 2020, coll. "Études et travaux", 979-10-96982-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media in Morocco, a highly political economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Roxane Farmanfarmaian (ed.), Media and Politics in the Southern Mediterranean: Transition in Tunisia, Morocco and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap. 9, 2020, 978-1138494886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : les économies de la production médiatique du football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karim Souanef, Le journalisme sportif. Sociologie d’une spécialité dominée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-978-2-7535-7689-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire entre les “lignes rouges”. L’espace de la presse électronique au Maroc et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Benchenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Bruno Péquignot (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les industries culturelles et créatives dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2019, Questions contemporaines - série Les Jeudis de L’Harmattan, 978-2343167541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les nouveaux rapports de forces entre « grossistes » de l’information internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des productions culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques-Berque, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jacques Berque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des productions culturelles : Cinémas, informations et séries télévisées dans les mondes arabes et musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.6-16, 2017, Description du Maghreb, 9791092046328. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux rapports de forces entre « grossistes » de l’information internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jacques Berque-Institut d'études anatoliennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des productions culturelles : Cinémas, informations et séries télévisées dans les mondes arabes et musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jacques-Berque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-88, 2017, Description du Maghreb, 9791092046328. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Olivier Koch et Tristan Mattelart, La Turquie, un cas révélateur du marché de l’ &amp;quot;information internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des chaînes d'information internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-84934-243-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la migration des biens culturels transnationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 115-126, 2015, 978-2-271-08664-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétendre à l'excellence. Prix Albert Londres, prix journalistiques et transformations du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. XVII-XXI, 2013, Collection des thèses, 978-2-916606-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État sur la route des médias. Le traitement du risque routier dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugues Cunegatti et Charles Suaud (dir.), La sécurité routière : enjeux publics et société civile. Une formation au radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 91-114, 2012, 978-2-296-96260-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et médiatisation de l’Etat. La politique invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.5-22, 2008, Communication, Médias et Sociétés, 9782706114373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04301457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un État policé : Les polices de la route dans la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et médiatisation de l’État. La politique invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.93-129, 2008, Communication médias, société, 9782706114373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04301472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques d’une information d’État. A propos de la circulation et de la sécurité routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et médiatisation de l’Etat. La politique invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.131-156, 2008, Communication, Médias et Sociétés, 9782706114373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04301485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service des lecteurs &amp;quot;consommateurs&amp;quot; et &amp;quot;usagers&amp;quot;. L’information routière dans la presse quotidienne régionale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascal Dauvin et Jean-Baptiste Legavre (dir.), Les publics des journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 2008, 2843031648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-fields of specialized journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu and the journalistic field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 64-82, 2005, 0745633870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contaminated Blood Scandal. Reframing Medical News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu and the journalistic field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 113-134, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin d’un Monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l'information ‘européenne'. Le cas de la chaîne paneuropéenne d'information Euronews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 27-52, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. L’Europe, de l’« objet » au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> En quête d'Europe : Médias européens et médiatisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2004, 9782753539426. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information &amp;quot;européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe. Médias européens et médiatisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2004, 9782753539426. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2004, 9782753539426. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des images « européennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe : Médias européens et médiatisation de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2004, 9782753539426. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.15686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8. Le « journalisme d’investigation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juger la politique. Entreprises et entrepreneurs critiques de la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-191, 2002, 9782868476777. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « journalisme d’investigation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juger la politique : Entreprises et entrepreneurs critiques de la politique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2002, 9782753539105. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du travail journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir journalistes. Les conditions d'entrée sur le marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.170, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de réussite d’une mobilisation médiatique et ses limites : l’exemple d’Act Up-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Eric Darras (dir.) La politique ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 277-297, 1998, 978-2130490227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse médiatique du &amp;quot;scandale du sang contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ethique, sida et société. Rapport d’activité du Conseil national du sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 327-468, 1996, 978-2110035080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02379940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une sociologie des transformations du champ journalistique dans les années 80 et 90. A propos d'&amp;quot; événements sida &amp;quot; et du &amp;quot; scandale du sang contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00853845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie relationnelle de la production des biens culturels de grande diffusion. L’exemple de l’information journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Strasbourg, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02382989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des handicap(é)s en France : L'exemple des programmes des chaînes de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8036,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E61E25EA"/>
+    <w:nsid w:val="D55D3B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8267,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0406-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05352733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350391v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Geoffroy-Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0095" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Waschkov&#225; C&#237;sa&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Leuven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milda Malling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Reich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849251372799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677667v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443720972316" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2176-8099.pcso.2020.179832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01859649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2017.1307906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.360373055140309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Lafarge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.106.0021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2768" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16878/gsuilet.96686" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.209.0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742766509346610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F670C068FEF291697D8F08A8750DAD0B9F313096/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2008.670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.147.149-176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dezalay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360412331305623" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.145.0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2000.2663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dargelos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1994.3084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.16772" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Benaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1952" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15676" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910583v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.2042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096109v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02109002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1205" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423440v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;cad=rja&amp;amp;uact=8&amp;amp;ved=0ahUKEwj5y-jG8JnRAhVbdFAKHRCxCXgQFggdMAA&amp;amp;url=http%3A%2F%2Fwww.mareetmartin.com%2F&amp;amp;usg=AFQjCNFFpNKFRdoCrs4DeXT_V4G7hi8Hqw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24770" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lafosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853845v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02382989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grosset&#234;te" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0406-8945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05352733X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UNkHbTYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Geoffroy-Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Waschkov&#225; C&#237;sa&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah van Leuven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milda Malling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Reich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849251372799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.16799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443720972316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2176-8099.pcso.2020.179832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3316/informit.360373055140309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Lafarge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.106.0021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01859649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629387.2017.1307906" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.047.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Cherif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Belkacem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2768" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16878/gsuilet.96686" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.209.0004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hivert Joseph" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.189.0072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1742766509346610" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F670C068FEF291697D8F08A8750DAD0B9F313096/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1529.2008.670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/R&#233;seaux.147.149-176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7330" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dezalay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138106064588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXP6ZT6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360412331305623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.145.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.114.0181" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2000.2663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dargelos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0309" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1996.1968" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1994.3084" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.16772" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Benaziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433998v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15676" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03645398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1995" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Neveu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.2042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386751v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096109v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02109002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62334" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1218" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.1205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cjb/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=1&amp;amp;cad=rja&amp;amp;uact=8&amp;amp;ved=0ahUKEwj5y-jG8JnRAhVbdFAKHRCxCXgQFggdMAA&amp;amp;url=http%3A%2F%2Fwww.mareetmartin.com%2F&amp;amp;usg=AFQjCNFFpNKFRdoCrs4DeXT_V4G7hi8Hqw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12303" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15700" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15684" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15682" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15686" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24770" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lafosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02382989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859988v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grosset&#234;te" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>