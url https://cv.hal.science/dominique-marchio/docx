--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique MARCHIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7987-8964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074934872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de sondes géothermiques verticales pour des applications de chauffage/rafraîchissement par pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric models of energy consumption based on experimental designs and applied to building-system dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.277-299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2011.571289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen Keep Kool II. Conserver ou assurer le confort d'été lors de la réhabilitation de bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, janvier-février (867), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de terminaux méthaniers en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Boussahoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaz d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mai-juin 2010 (3), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Calculation Spreadsheet Vertical Geothermal Borefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (7), pp.20-+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity ranges of three analytical solutions to heat transfer in the vicinity of single boreholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour des établissements de santé climatisés à moins de 100 kWh/m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Cahiers du CSTB : Guide technique des solutions pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3622, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling of variable refrigerant flow system to be used in yearly energy consumption calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Cecomaf Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone adapté aux essais de régulateurs de systèmes de chauffage et de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Etudes et recherches, Cahier 3446, Livraison 437, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and Differential Model of Hermetical Compressor Heat Losses Including Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Compressor Engineering Conference at Purdue, July 11-14, 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Neural Network-based Building Model and Application to Geothermal Heat Pumps Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Advances in System Simulation (SIMUL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a serpentine horizontal ground heat exchanger model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ground thermal properties measure accuracy by thermal response test of horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of energy savings related to building envelope retrofit techniques and ventilation strategies for low energy cooling in offices and commercial sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pietrobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Improving Energy Efficiency in Commercial Building</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Frankfurt, Germany. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the European room air conditioning systems and potential energy savings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2007 summer study saving energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Colle sur Loup, France. pp.[CD-ROM] ISBN 978-91-633-0899-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fractional experimental designs to establish multiparametric expressions for energy consumption of commercial buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consequences of increasing insulation on the annual energy consumption of air conditioned office buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de l'éclairage et des protections solaires sur la consommation d'énergie de bâtiments de bureaux climatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climamed, 3ème congrès méditérranéen des climaticiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of solar-desicant cooling system in the East of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International conference improving energy in commercial buildings (IEECB'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air-conditioned office building consuming less than 100 kwh/m2/year in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2005, 8th REHVA world congress, "experience the future of building technologies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments tertiaires en Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castaignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique d'audit énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Collection Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2016, 9782356713712189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux transferts thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.210, 2008, Les Cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality - New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique MARCHIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7987-8964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074934872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de sondes géothermiques verticales pour des applications de chauffage/rafraîchissement par pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric models of energy consumption based on experimental designs and applied to building-system dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.277-299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2011.571289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen Keep Kool II. Conserver ou assurer le confort d'été lors de la réhabilitation de bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, janvier-février (867), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de terminaux méthaniers en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Boussahoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaz d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mai-juin 2010 (3), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Calculation Spreadsheet Vertical Geothermal Borefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (7), pp.20-+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity ranges of three analytical solutions to heat transfer in the vicinity of single boreholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour des établissements de santé climatisés à moins de 100 kWh/m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Cahiers du CSTB : Guide technique des solutions pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3622, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling of variable refrigerant flow system to be used in yearly energy consumption calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Cecomaf Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone adapté aux essais de régulateurs de systèmes de chauffage et de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Etudes et recherches, Cahier 3446, Livraison 437, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and Differential Model of Hermetical Compressor Heat Losses Including Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Compressor Engineering Conference at Purdue, July 11-14, 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Neural Network-based Building Model and Application to Geothermal Heat Pumps Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Advances in System Simulation (SIMUL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a serpentine horizontal ground heat exchanger model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ground thermal properties measure accuracy by thermal response test of horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of energy savings related to building envelope retrofit techniques and ventilation strategies for low energy cooling in offices and commercial sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pietrobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Improving Energy Efficiency in Commercial Building</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Frankfurt, Germany. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the European room air conditioning systems and potential energy savings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2007 summer study saving energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Colle sur Loup, France. pp.[CD-ROM] ISBN 978-91-633-0899-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fractional experimental designs to establish multiparametric expressions for energy consumption of commercial buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consequences of increasing insulation on the annual energy consumption of air conditioned office buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de l'éclairage et des protections solaires sur la consommation d'énergie de bâtiments de bureaux climatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climamed, 3ème congrès méditérranéen des climaticiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of solar-desicant cooling system in the East of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International conference improving energy in commercial buildings (IEECB'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air-conditioned office building consuming less than 100 kwh/m2/year in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2005, 8th REHVA world congress, "experience the future of building technologies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments tertiaires en Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castaignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique d'audit énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Collection Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2016, 9782356713712189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux transferts thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.210, 2008, Les Cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality - New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE2ECF2C"/>
+    <w:nsid w:val="294F0493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7987-8964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074934872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01457545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2011.571289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boussahoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24Z35FHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-00740298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Visier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00570500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00495034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pietrobon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pagliano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Greco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdesselam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gandemer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaign&#232;de" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/technologies/guide-technique-d-audit-energetique.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reboux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7987-8964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074934872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01457545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2011.571289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boussahoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24Z35FHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-00740298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Visier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00570500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00495034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pietrobon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pagliano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Greco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdesselam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gandemer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaign&#232;de" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/technologies/guide-technique-d-audit-energetique.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reboux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>