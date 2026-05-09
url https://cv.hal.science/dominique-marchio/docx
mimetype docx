--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique MARCHIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7987-8964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074934872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de sondes géothermiques verticales pour des applications de chauffage/rafraîchissement par pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric models of energy consumption based on experimental designs and applied to building-system dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.277-299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2011.571289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen Keep Kool II. Conserver ou assurer le confort d'été lors de la réhabilitation de bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, janvier-février (867), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de terminaux méthaniers en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Boussahoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaz d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mai-juin 2010 (3), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Calculation Spreadsheet Vertical Geothermal Borefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (7), pp.20-+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity ranges of three analytical solutions to heat transfer in the vicinity of single boreholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour des établissements de santé climatisés à moins de 100 kWh/m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Cahiers du CSTB : Guide technique des solutions pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3622, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling of variable refrigerant flow system to be used in yearly energy consumption calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Cecomaf Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone adapté aux essais de régulateurs de systèmes de chauffage et de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Etudes et recherches, Cahier 3446, Livraison 437, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and Differential Model of Hermetical Compressor Heat Losses Including Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Compressor Engineering Conference at Purdue, July 11-14, 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Neural Network-based Building Model and Application to Geothermal Heat Pumps Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Advances in System Simulation (SIMUL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a serpentine horizontal ground heat exchanger model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ground thermal properties measure accuracy by thermal response test of horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of energy savings related to building envelope retrofit techniques and ventilation strategies for low energy cooling in offices and commercial sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pietrobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Improving Energy Efficiency in Commercial Building</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Frankfurt, Germany. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the European room air conditioning systems and potential energy savings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2007 summer study saving energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Colle sur Loup, France. pp.[CD-ROM] ISBN 978-91-633-0899-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fractional experimental designs to establish multiparametric expressions for energy consumption of commercial buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consequences of increasing insulation on the annual energy consumption of air conditioned office buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de l'éclairage et des protections solaires sur la consommation d'énergie de bâtiments de bureaux climatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climamed, 3ème congrès méditérranéen des climaticiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of solar-desicant cooling system in the East of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International conference improving energy in commercial buildings (IEECB'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air-conditioned office building consuming less than 100 kwh/m2/year in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2005, 8th REHVA world congress, "experience the future of building technologies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments tertiaires en Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castaignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique d'audit énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Collection Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2016, 9782356713712189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux transferts thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.210, 2008, Les Cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality - New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique MARCHIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7987-8964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074934872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary building stock modeling: Area determination by fusion of different datasets Tertiary building stock modeling: Area determination by fusion of different datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1343, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of fan motor and VFD efficiency correlations using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pritoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23744731.2019.1571869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Methods for Uncertainty and Sensitivity Analysis applied to the Energy Performance of New Commercial Buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hopquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencer design for awning windows: Modified Helmholtz resonators with perforated foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp 1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12273-017-0365-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of On-Field Measurement Method for a Heat Pump System with Internal Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Air-Conditioning and Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 24, Issue 02, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010132516500115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wind-driven natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modelling approach of natural ventilation with acoustic and daylighting constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Barthelmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.233-252. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2016.1214393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware in the loop test bench using Modelica: A platform to test and improve the control of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 tracer gas concentration decay method for measuring air change rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 84, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais paramétrage d’une pompe à chaleur air/eau double service : quel impact sur le confort et la consommation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-speed air-to-air heat pump modelling approaches for building energy simulation and comparison with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2015.1030862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a gray box model to predict thermal behavior of occupied office buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvazet Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.91-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model based on experimental investigations of a wood pellet steam engine micro CHP for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 73, Issue 1, pp.1041-1054. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Stirling engine μCHP boiler experimental data driven model for building energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol 84, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new correlation for single-sided natural ventilation adapted to leeward conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.372-382. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement methods of air to air heat pump performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (5), pp.1442-1455. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de sondes géothermiques verticales pour des applications de chauffage/rafraîchissement par pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on single-sided ventilation techniques for buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Building Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17512549.2012.740903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant-based measurement method of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (6), pp.1583-1594. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of single-sided ventilation using RANS and LES and comparison with full-scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.202-213. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric models of energy consumption based on experimental designs and applied to building-system dynamic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.277-299. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2011.571289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen Keep Kool II. Conserver ou assurer le confort d'été lors de la réhabilitation de bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC la revue des climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, janvier-février (867), pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale experimental study of single-sided ventilation: Analysis of stack and wind effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1765-1773. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure des performances saisonnières in situ des pompes à chaleur air/air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1116, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical model for serpentine horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVAC&amp;R Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.1044-1058. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10789669.2011.607880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de terminaux méthaniers en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Boussahoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaz d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mai-juin 2010 (3), pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Calculation Spreadsheet Vertical Geothermal Borefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (7), pp.20-+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity ranges of three analytical solutions to heat transfer in the vicinity of single boreholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.407-413. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for reversible chillers in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S12273-009-9207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer modeling in rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (5), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour des établissements de santé climatisés à moins de 100 kWh/m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Cahiers du CSTB : Guide technique des solutions pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3622, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-and-mass transfers modelled for rotary desiccant dehumidifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (2-3), pp.128-142. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2007.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles solutions pour les bâtiments de bureaux climatisés à moins de 100 kWh/m² ? Guide des solutions pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro spécial, juin 2007, pp.Cahier 3588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified modeling of variable refrigerant flow system to be used in yearly energy consumption calculation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurovent Cecomaf Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de zone adapté aux essais de régulateurs de systèmes de chauffage et de climatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Etudes et recherches, Cahier 3446, Livraison 437, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des défauts sur les variables de fonctionnement d'une PAC à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Energy Models Validation in Data Scarcity Context: Case of the Electricity Consumption in the French Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale energy simulation: A development of a novel method for parsimonious modelling -The example of solar shading model calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation in-situ des performances des pompes à chaleur : Validation expérimentale et évaluation de sa robustesse en cas de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RENDEZ-VOUS DU POLE CRISTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, DINAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology approach for natural ventilation potential assessment at district level in tropical climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; ventilation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Intrusive Performance Assessment Method for Heat Pumps: Experimental Validation and Robustness Evaluation Facing Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Fault Impacts on the Functioning Variables of an Inverter Driven Heat Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Water Heaters Control Strategies For Electricity Storage And Load Shedding At National Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Béjannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Building Simulation and Optimization Conference, Cambridge, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cambridge, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique d’une micro-cogénération à micro-turbine à gaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of cooling load distribution between water-cooled centrifugal chillers with variable-speed chilled-water pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumented Method for the Evaluation of Compressor Heat Losses in Heat Pumps On-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEA Heat Pump Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rottherdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of substation return temperature on district cooling electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Smart Energy Systems and 4th Generation District Heating - 4DH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an internal combustion engine micro - CHP operation for different office buildings performance scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Gas Micro-Cogeneration Based on Internal Combustion Engine and Calibration of a Dynamic Model for Building Energy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tirtiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral and Differential Model of Hermetical Compressor Heat Losses Including Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Compressor Engineering Conference at Purdue, July 11-14, 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une micro-cogénération à turbine gaz sur un banc semivirtuel et validation d’un modèle destiné à la simulation énergétique du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bonabe De Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Partenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of a District Cooling Network with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Energy System and 4th Generation District Heating Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhaggue, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT SUR LA CONSOMMATION ELECTRIQUE ET LE CONFORT D’UN MAUVAIS PARAMETRAGE D’UNE POMPE A CHALEUR AIR-EAU DOUBLE SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes (CIFQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL VALIDATION OF ON-FIELD MEASUREMENT METHOD FOR A HEAT PUMP SYSTEM WITH INTERNAL HEAT EXCHANGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Teuillieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOUBLE SERVICE AIR-TO-WATER HEAT PUMP PERFORMANCES: HOW DO CONTROL PARAMETERS INFLUENCE ELECTRICITY CONSUMPTION AND THERMAL COMFORT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur la consommation électrique et le confort d’un mauvais paramétrage d’une pompe à chaleur air-eau double service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC MODELLING OF A DISTRICT COOLING NETWORK WITH MODELICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casetta Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerbollier Cynthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brecq Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabat Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of integration solutions for a gas Stirling micro-cogeneration system in residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonabe de Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimaMed 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-E: A TOOL FOR ENERGY DEMAND SIMULATION AND OPTIMIZATION AT THE CITY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du découpage en zones sur les besoins énergétiques annuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 'International Building Performance Simulation Association"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génie-Civil et géo-Environnement (LGCgE), May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d’une solution de micro cogénération biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN MODELE NUMERIQUE POUR L'OPTIMISATION D'UN MICRO COGENERATEUR GAZ COUPLE AU BATIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique - COFRET'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCE EVALUATION OF NATURAL VENTILATION THROUGH WINDOWS WITH HORIZONTAL BLADE SHUTTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuqing Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Issoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juslin Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIAQ conference of Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consequences of Non-optimal Heat Pump Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tejeda 1&2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Milu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of building zoning on annual energy demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rivalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International High Performance Buildings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de solutions de micro cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Bouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL CONTROL FOR BUILDING HEATING: AN ELEMENTARY SCHOOL CASE STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association (BS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles linéaires inverses pour la mise en place de stratégies d’effacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Salvazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompe à chaleur air/air en condition in situ: une nouvelle approche pour mesurer la performance en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Français des Pompes à Chaleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Neural Network-based Building Model and Application to Geothermal Heat Pumps Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth International Conference on Advances in System Simulation (SIMUL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVEANALYSISOFAIR-TO-AIRHEATPUMPMODELSFORBUILDING ENERGYSIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth National Conference of IBPSA-USA (SimBuild 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On side refrigerant measurement of heat pump seasonal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coevoet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. CD-ROM, paper 00051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a serpentine horizontal ground heat exchanger model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of ground thermal properties measure accuracy by thermal response test of horizontal ground heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of energy savings related to building envelope retrofit techniques and ventilation strategies for low energy cooling in offices and commercial sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grignon-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pietrobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Pagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Improving Energy Efficiency in Commercial Building</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Frankfurt, Germany. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the existing approaches to assess and design natural ventilation and need for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.220-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différentes solutions techniques sur les températures de non-chauffage et de non-refroidissement et sur le potentiel de free cooling dans les bâtiments de bureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible air conditioning potential in office buildings in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Caciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Stabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEECB'08 : Fifth International Conference on Improving Energy Efficiency in Commercial Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Frankfurt on the Main, Germany. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal coefficient of performance of heat pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of a Reversible heat Pump for Part Load Energy Based Optimization Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 WellBeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the European room air conditioning systems and potential energy savings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2007 summer study saving energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Colle sur Loup, France. pp.[CD-ROM] ISBN 978-91-633-0899-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fractional experimental designs to establish multiparametric expressions for energy consumption of commercial buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">consequences of increasing insulation on the annual energy consumption of air conditioned office buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC 2006 AIVC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de l'éclairage et des protections solaires sur la consommation d'énergie de bâtiments de bureaux climatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climamed, 3ème congrès méditérranéen des climaticiens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of solar-desicant cooling system in the East of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International conference improving energy in commercial buildings (IEECB'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to reduce European chiller hourly load curves to a few points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Perez-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air-conditioned office building consuming less than 100 kwh/m2/year in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sila Filfli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMA 2005, 8th REHVA world congress, "experience the future of building technologies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments tertiaires en Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Castaignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique d'audit énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krarti Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchio Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Collection Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2016, 9782356713712189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles de vie des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.224, 2012, 978-2-911256-95-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux transferts thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.210, 2008, Les Cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality - New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294F0493"/>
+    <w:nsid w:val="4738D4C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7987-8964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074934872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01457545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2011.571289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boussahoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24Z35FHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-00740298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Visier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00570500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00495034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pietrobon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pagliano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216091v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Greco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdesselam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gandemer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaign&#232;de" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/technologies/guide-technique-d-audit-energetique.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reboux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-marchio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7987-8964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074934872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tam Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rivalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pritoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Stabat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744731.2019.1571869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976287v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Caciolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hopquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Issoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0365-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goossens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Teuillieres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cauret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010132516500115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Perret-Gentil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Barthelm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2016.1214393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Milu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLHD5FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.11.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tejeda de La Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blervaque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Filfli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1030862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvazet Raphael" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.01.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flament" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.08.073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andlauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.08.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K82R09BM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.03.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8476R8J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01457545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512549.2012.740903" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK24ST2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3SRTLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2011.571289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grignon-Mass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.03.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF8V7WPT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2011.607880" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boussahoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2009.07.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24Z35FHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12273-009-9207-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4W6J53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2007.06.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7FR6XL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-00740298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Visier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02306750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Noel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393128v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Partenay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gandemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01968818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teuillieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;jannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonabe de Rouge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brecq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goossens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casetta Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonabe De Roug&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirtiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Partenay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Casetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462099v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04270091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerbollier Cynthia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecq Guillaume" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabat Pascal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02393135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cogn&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01465730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslin Koffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tejeda 1&amp;2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Bouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salvazet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coevoet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00570500v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00495034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pietrobon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pagliano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817297v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817076v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bory" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Greco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perez-Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ortiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdesselam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gandemer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castaign&#232;de" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krarti Moncef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchio Dominique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/technologies/guide-technique-d-audit-energetique.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reboux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>