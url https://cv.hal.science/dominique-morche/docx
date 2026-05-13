--- v1 (2026-03-31)
+++ v2 (2026-05-13)
@@ -1375,278 +1375,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04798780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart imagers modeling and optimization framework for embedded AI applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Peizerat</w:t>
+                <w:t xml:space="preserve">New Design Opportunities exploiting FDSOI technology for RF Power Amplifier and LNA design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2019 - 15th Conference on Ph.D Research in Microelectronics and Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME.2019.8787750⟩</w:t>
+              <w:t xml:space="preserve">2019 17th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04548812v1</w:t>
+                <w:t xml:space="preserve">cea-04309853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Design Opportunities exploiting FDSOI technology for RF Power Amplifier and LNA design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Taris</w:t>
+                <w:t xml:space="preserve">Smart imagers modeling and optimization framework for embedded AI applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Peizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 17th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">PRIME 2019 - 15th Conference on Ph.D Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.245-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2019.8787750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04309853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04548812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLE Parameter Optimization for IoT Applications</w:t>
               </w:r>
@@ -3097,291 +3097,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time digital filtering analogue-to-digital converter</w:t>
+                <w:t xml:space="preserve">UTBB FDSOI suitability for IoT applications: Investigations at device, design and architectural levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Ratiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morche</w:t>
+                <w:t xml:space="preserve">Florent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+                <w:t xml:space="preserve">Edith Beigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Verdier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Debicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2015.3204⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.14 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646301v1</w:t>
+                <w:t xml:space="preserve">hal-01423144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTBB FDSOI suitability for IoT applications: Investigations at device, design and architectural levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous-time digital filtering analogue-to-digital converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Beigné</w:t>
+                <w:t xml:space="preserve">Alin Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Heitzmann</w:t>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debicki</w:t>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Christmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, pp.14 - 24. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.432 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423144v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Improvement by the Redundancy Method for Component Calibration</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04260821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci Pekcokguler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462768" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cubero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peizerat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.7.ISS-145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04798780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2019.8787750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hameau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zaini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961252" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guicquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verdant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8623872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Didioui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chan Wai Po" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Foucauld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Molin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farakh Javid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5118468" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3329038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chi Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3399001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ratiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debicki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Oguz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2112830" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perez-Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leonardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1983-6_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0T2JLJ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Mohsen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04260821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci Pekcokguler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462768" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cubero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peizerat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.7.ISS-145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04798780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hameau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zaini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2019.8787750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guicquero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verdant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8623872" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Didioui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chan Wai Po" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Foucauld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Molin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farakh Javid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5118468" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hameau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3329038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04769598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chi Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3399001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ratiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3204" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Oguz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2112830" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mangraviti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dehos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Yaakoubi Khbiza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Perez-Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leonardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1983-6_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0T2JLJ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>