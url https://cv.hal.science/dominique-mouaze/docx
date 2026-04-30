--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -648,533 +648,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mesnage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663610v1</w:t>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Factors Affecting the Hydraulic Stability of Tblock™ Coastal Protection Armour Unit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Peyman Badiei</w:t>
+                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isabel Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Emma Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42286-024-00093-3⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629214v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Evaluation of the Factors Affecting the Hydraulic Stability of Tblock™ Coastal Protection Armour Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Aliasgary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Peyman Badiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42286-024-00093-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Valérie Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Emma Quijada</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265-266, pp.104427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the overset method applied to an active lift turbine</w:t>
               </w:r>
@@ -1518,291 +1518,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Experimental study to determine forces acting on starbloc armor units and velocities occurring in a single-layer rubble mound breakwater under regular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
+                <w:t xml:space="preserve">François Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722768v1</w:t>
+                <w:t xml:space="preserve">hal-03653320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study to determine forces acting on starbloc armor units and velocities occurring in a single-layer rubble mound breakwater under regular waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Ropert</w:t>
+                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (4), </w:t>
+              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653320v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient dike monitoring using terrestrial SFM photogrammetry</w:t>
               </w:r>
@@ -2552,261 +2552,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic stability and wave overtopping of Starbloc ® armored mound breakwaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Safari</w:t>
+                <w:t xml:space="preserve">Linear and non-linear approaches to predict the Darcy-Weisbach friction factor of overland flow using the extreme learning machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoumars Roushangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Mirza Alipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.061⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.415-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753895v1</w:t>
+                <w:t xml:space="preserve">hal-03348789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear approaches to predict the Darcy-Weisbach friction factor of overland flow using the extreme learning machine approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saba Mirza Alipour</w:t>
+                <w:t xml:space="preserve">Hydraulic stability and wave overtopping of Starbloc ® armored mound breakwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.415-432. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.268-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348789v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal changes in North Atlantic atmospheric circulation patterns recorded by sand spits since 1800 CE</w:t>
               </w:r>
@@ -2920,317 +2920,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Predicting characteristics of dune bedforms using PSO-LSSVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoumars Roushangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mahdi Saghebian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-016-0479-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.515 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450787v1</w:t>
+                <w:t xml:space="preserve">hal-01696435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting characteristics of dune bedforms using PSO-LSSVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mahdi Saghebian</w:t>
+                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.515 - 526. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-016-0479-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696435v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
@@ -3791,77 +3791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historique du bloc artificiel utilisé dans les digues à talus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.4--1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5184,247 +5184,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fibre probe measurements of bubbly flow in hydraulic jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Surface Length Scale Estimation in Hydraulic Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John R Chaplin</w:t>
+                <w:t xml:space="preserve">J. R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (6), pp.1191-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2060736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745601v1</w:t>
+                <w:t xml:space="preserve">hal-01702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Surface Length Scale Estimation in Hydraulic Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical fibre probe measurements of bubbly flow in hydraulic jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. R Chaplin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2004.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2060736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow visualisation around a horizontal cylinder near a plane wall and subject to waves</w:t>
               </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6846,51 +6846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
@@ -7450,51 +7450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -8338,256 +8338,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Coastal Engineering (ICCE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.papers.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764862v1</w:t>
+                <w:t xml:space="preserve">hal-02065446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Coastal Engineering (ICCE 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065446v1</w:t>
+                <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
               </w:r>
@@ -8908,989 +8908,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, evolution and depositional controls of a Late Holocene hypertidal recurved barrier-spit system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability in the distribution of biogenic particles over a cool temperate carbonate intertidal flat (Mont Saint Michel bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617052v1</w:t>
+                <w:t xml:space="preserve">hal-01617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability in the distribution of biogenic particles over a cool temperate carbonate intertidal flat (Mont Saint Michel bay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture, evolution and depositional controls of a Late Holocene hypertidal recurved barrier-spit system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617063v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced ripple development in mixed clay-sand substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaco H Baas</w:t>
+                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.117-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745583v1</w:t>
+                <w:t xml:space="preserve">hal-01713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710687v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713589v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Nechenache</w:t>
+                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413144v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Tranquart</w:t>
+                <w:t xml:space="preserve">Wave-induced ripple development in mixed clay-sand substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuxu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco H Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413154v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432725v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully coupled wave-current-sediment model</w:t>
               </w:r>
@@ -10226,51 +10226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -10293,243 +10293,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Furgerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">L. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706745v1</w:t>
+                <w:t xml:space="preserve">hal-01706739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706739v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
               </w:r>
@@ -10759,455 +10759,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of resonance amplification of the hydrodynamic fields in the vicinity of wind farm masts</w:t>
+                <w:t xml:space="preserve">GLOBEX: Wave dynamics on a shallow sloping beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Gunnoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ezersky</w:t>
+                <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. García-Hermosa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Vieira Lima Matias da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A. van Der A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Renewable Energies Offshore</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HYDRALAB IV Joint User Meeting, Lisbon, July 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745586v1</w:t>
+                <w:t xml:space="preserve">hal-01084718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBEX: Wave dynamics on a shallow sloping beach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamique d’un écoulement induit par un rideau de bulles d’air : étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djalal Merkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYDRALAB IV Joint User Meeting, Lisbon, July 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084718v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d’un écoulement induit par un rideau de bulles d’air : étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory simulation of resonance amplification of the hydrodynamic fields in the vicinity of wind farm masts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djalal Merkoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+                <w:t xml:space="preserve">M.I. García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Renewable Energies Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18973-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745584v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de couches limites oscillantes par vélocimétrie laser Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. van Der A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,721 +11256,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432942v1</w:t>
+                <w:t xml:space="preserve">hal-00913370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913370v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globex: wave dynamics on a gently sloping laboratory beach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier L. Lara</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Coastal Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.1351 - 1362</w:t>
+              <w:t xml:space="preserve">EWEA Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909140v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ellis</w:t>
+                <w:t xml:space="preserve">Globex: wave dynamics on a gently sloping laboratory beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier L. Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Coastal Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.1351 - 1362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745587v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chauveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Métivier</w:t>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913343v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR BUBBLES INFLUENCE ON WAVE BREAKING: AN EXPERIMENTAL STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11989,969 +11989,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment concentration in relation to the passage of a tidal bore (See River estuary, Mont Saint Michel Bay, NW France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Wave boundary layer dynamics on a low sloping laboratory beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A. van Der A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
+              <w:t xml:space="preserve">7th International Conference on Coastal Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.1741 - 1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745591v1</w:t>
+                <w:t xml:space="preserve">hal-00909145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave boundary layer dynamics on a low sloping laboratory beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic A. van Der A</w:t>
+                <w:t xml:space="preserve">Suspended sediment concentration in relation to the passage of a tidal bore (See River estuary, Mont Saint Michel Bay, NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Coastal Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.1741 - 1752</w:t>
+              <w:t xml:space="preserve">Coastal Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909145v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745593v1</w:t>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du plan de pose sur les distributions de porosité au sein d'une carapace de digue à talus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Safari</w:t>
+                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journees Nationales Genie Côtier Genie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745595v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Interaction houle focalisée-courant dans une profondeur finie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Merkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.011-m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754574v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction houle focalisée-courant dans une profondeur finie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Influence du plan de pose sur les distributions de porosité au sein d'une carapace de digue à talus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.011-m⟩</w:t>
+              <w:t xml:space="preserve">XIIe Journees Nationales Genie Côtier Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.791-798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.086-s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745597v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l’intégration d’hydroliennes (à axe vertical) en courant giratoire</w:t>
               </w:r>
@@ -13106,64 +13106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,107 +13227,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878569v1</w:t>
+                <w:t xml:space="preserve">hal-00779740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
               </w:r>
@@ -13352,107 +13352,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779740v1</w:t>
+                <w:t xml:space="preserve">hal-00878569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal flat (Mont-Saint-Michel bay, France)</w:t>
               </w:r>
@@ -13540,217 +13540,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regime features on a variable rough rippled bed: Application to a coastal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand under current: A flume experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">Marine and River Dunes Dynamics III International Workshop (MARID III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779768v1</w:t>
+                <w:t xml:space="preserve">hal-00779762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand under current: A flume experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow regime features on a variable rough rippled bed: Application to a coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dunes Dynamics III International Workshop (MARID III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779762v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse shelly cheniers in the Mont-Saint-Michel Bay, France: a coupled sedimentological and flume experiment study</w:t>
               </w:r>
@@ -13844,51 +13844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modulations of Standing Long Gravity Waves in a Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Slunyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14151,51 +14151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbed laminar flow over an oscillating cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14618,51 +14618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aliasgary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Peyman Badiei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00093-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Safari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxu Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Baas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Eggenhuisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amoudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01753895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoumars Roushangar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mirza Alipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Saghebian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roushangar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ7P7BK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belhache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangeret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa&#8209;cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassanzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Keynejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Alami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nourani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2010.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slunyaev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chokchai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.02.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSZL4BW0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.10525039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murzyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Chaplin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.9521804" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Chaplin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaplin J.R." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Chaplin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2004.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4Z94DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Chaplin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2060736" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2004.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Prieto-Lozoya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Escobar Valencia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Stassen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mexandeau Solier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco H Baas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084718v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerben Ruessink" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vieira Lima Matias da Rocha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. van Der A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L. Lara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Abreu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.086-s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745596v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa-Cruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangerert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.089-b" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Safari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ropert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuttersack Chokchai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peronne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chaplin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Murzyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht-fed2004-56077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Dunn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Peregrine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aliasgary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Peyman Badiei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00093-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Safari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000706" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxu Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Baas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Eggenhuisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amoudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoumars Roushangar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mirza Alipour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01753895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Saghebian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roushangar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ7P7BK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belhache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangeret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa&#8209;cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassanzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Keynejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Alami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nourani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2010.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slunyaev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chokchai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.02.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSZL4BW0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.10525039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murzyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Chaplin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.9521804" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Chaplin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaplin J.R." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Chaplin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2060736" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Chaplin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2004.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4Z94DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2004.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Prieto-Lozoya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Escobar Valencia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Stassen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mexandeau Solier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco H Baas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerben Ruessink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vieira Lima Matias da Rocha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. van Der A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L. Lara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909145v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Abreu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.086-s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745596v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa-Cruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangerert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.089-b" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Safari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ropert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuttersack Chokchai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peronne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chaplin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Murzyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht-fed2004-56077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Dunn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Peregrine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>