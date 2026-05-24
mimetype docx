--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -388,793 +388,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV Measurements of Turbulent Water Flows Over Fixed Low-Angle Compound Dunes Under Reversing Currents</w:t>
+                <w:t xml:space="preserve">Hydrodynamic behavior of organo-phosphatic bioclastic sediments: An experimental study on linguliform brachiopod shell fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022418⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.1343-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261386v1</w:t>
+                <w:t xml:space="preserve">hal-04968687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behavior of organo-phosphatic bioclastic sediments: An experimental study on linguliform brachiopod shell fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIV Measurements of Turbulent Water Flows Over Fixed Low-Angle Compound Dunes Under Reversing Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Porcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Duperron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (4), pp.1343-1368. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JC022418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.70005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968687v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Evaluation of the Factors Affecting the Hydraulic Stability of Tblock™ Coastal Protection Armour Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soroush Aliasgary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Peyman Badiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42286-024-00093-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+                <w:t xml:space="preserve">hal-04629214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Isabel Benito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Emma Quijada</w:t>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265-266, pp.104427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676866v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Factors Affecting the Hydraulic Stability of Tblock™ Coastal Protection Armour Unit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Peyman Badiei</w:t>
+                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isabel Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Emma Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42286-024-00093-3⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629214v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of phosphate flux induced by flood resuspension on a macrotidal estuarine mudflat (Seine, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Denis</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 265-266, pp.104427. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2024.104427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663610v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the overset method applied to an active lift turbine</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,291 +1518,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study to determine forces acting on starbloc armor units and velocities occurring in a single-layer rubble mound breakwater under regular waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ropert</w:t>
+                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000706⟩</w:t>
+              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653320v1</w:t>
+                <w:t xml:space="preserve">hal-03722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Experimental study to determine forces acting on starbloc armor units and velocities occurring in a single-layer rubble mound breakwater under regular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WW.1943-5460.0000706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722768v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient dike monitoring using terrestrial SFM photogrammetry</w:t>
               </w:r>
@@ -2180,265 +2180,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in coastal area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of a shelly beach ridge system over the last decades in a hypertidal open-coast embayment (western Mont-Saint-Michel Bay, NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feddy Adong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83, pp.112-135. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88(sp1), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI88-007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046565v1</w:t>
+                <w:t xml:space="preserve">hal-02349337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a shelly beach ridge system over the last decades in a hypertidal open-coast embayment (western Mont-Saint-Michel Bay, NW France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88(sp1), pp.77-88. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.112-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-007.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349337v1</w:t>
+                <w:t xml:space="preserve">hal-02046565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave ripple development on mixed clay‐sand substrates: Effects of clay winnowing and armoring</w:t>
               </w:r>
@@ -2552,633 +2552,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear approaches to predict the Darcy-Weisbach friction factor of overland flow using the extreme learning machine approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saba Mirza Alipour</w:t>
+                <w:t xml:space="preserve">Hydraulic stability and wave overtopping of Starbloc ® armored mound breakwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348789v1</w:t>
+                <w:t xml:space="preserve">hal-01753895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic stability and wave overtopping of Starbloc ® armored mound breakwaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Safari</w:t>
+                <w:t xml:space="preserve">Linear and non-linear approaches to predict the Darcy-Weisbach friction factor of overland flow using the extreme learning machine approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoumars Roushangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Mirza Alipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 151, pp.268-275. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.415-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.12.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753895v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal changes in North Atlantic atmospheric circulation patterns recorded by sand spits since 1800 CE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">Predicting characteristics of dune bedforms using PSO-LSSVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoumars Roushangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seyed Mahdi Saghebian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 281, p. 1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.515 - 526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434738v1</w:t>
+                <w:t xml:space="preserve">hal-01696435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting characteristics of dune bedforms using PSO-LSSVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mahdi Saghebian</w:t>
+                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-016-0479-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696435v1</w:t>
+                <w:t xml:space="preserve">hal-01450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decadal changes in North Atlantic atmospheric circulation patterns recorded by sand spits since 1800 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 281, p. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-016-0479-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450787v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
@@ -3642,378 +3642,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing wave group on a current of finite depth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: Field data and wave ﬂume experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.B. Ezersky</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-2941-2013⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.1213-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914200v1</w:t>
+                <w:t xml:space="preserve">hal-00844214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historique du bloc artificiel utilisé dans les digues à talus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.4--1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/revue-paralia.2013.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: Field data and wave ﬂume experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Focusing wave group on a current of finite depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.1213-1230. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.2941-2949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-2941-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844214v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal ﬂat (Mont-Saint-Michel bay, France) -- Internal architecture revealed by ground-penetrating radar</w:t>
               </w:r>
@@ -4141,77 +4141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of artificially generated air bubbles on a wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of standing surface gravity waves modulation in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slunyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,247 +5184,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Surface Length Scale Estimation in Hydraulic Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical fibre probe measurements of bubbly flow in hydraulic jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. R Chaplin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2060736⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2004.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702084v1</w:t>
+                <w:t xml:space="preserve">hal-01745601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fibre probe measurements of bubbly flow in hydraulic jumps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Surface Length Scale Estimation in Hydraulic Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John R Chaplin</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (6), pp.1191-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2060736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745601v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow visualisation around a horizontal cylinder near a plane wall and subject to waves</w:t>
               </w:r>
@@ -5533,103 +5533,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Tidal Dune Morphodynamics at the Laboratory Scale: A Combined Measuring and Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5787,217 +5787,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative cavities on a floating breakwater, a physical model study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude multi-approche de la dynamique d'un flotteur côtier pour la production électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Fernando Prieto-Lozoya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carpentier</w:t>
+                <w:t xml:space="preserve">Yves Stassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Escobar Valencia</w:t>
+                <w:t xml:space="preserve">Lois Mexandeau Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705496v1</w:t>
+                <w:t xml:space="preserve">hal-04705498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sand dune morphology on macro-tidal current dynamics: insight from PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6016,135 +6016,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multi-approche de la dynamique d'un flotteur côtier pour la production électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilan Robin</w:t>
+                <w:t xml:space="preserve">Dissipative cavities on a floating breakwater, a physical model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Fernando Prieto-Lozoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Stassen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois Mexandeau Solier</w:t>
+                <w:t xml:space="preserve">Esteban Escobar Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'Ingénierie Maritime 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Builders École d'ingénieurs, Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705498v1</w:t>
+                <w:t xml:space="preserve">hal-04705496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Tblock™: An Innovative Solution for Enhanced Coastal Stability</w:t>
               </w:r>
@@ -6225,103 +6225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sand dune morphology on macro-tidal current dynamics: insights from PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Porcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,307 +6340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Transport et morphologies de dépôt des sédiments bioclastiques : apports de la modélisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boutet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+                <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
+              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125186v1</w:t>
+                <w:t xml:space="preserve">hal-04155204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport et morphologies de dépôt des sédiments bioclastiques : apports de la modélisation expérimentale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155204v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosforitas bioclásticas compuestas por braquiópodos linguliformes: estudio tafonómico y sedimentológico experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,51 +6846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
@@ -7200,51 +7200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behaviour and sorting mechanisms of organophosphatic brachiopod shells: Preliminary results of experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,51 +7325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
@@ -7450,51 +7450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -7703,51 +7703,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
@@ -7787,75 +7787,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166667v1</w:t>
+                <w:t xml:space="preserve">hal-02166657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
+                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
@@ -7895,51 +7895,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166657v1</w:t>
+                <w:t xml:space="preserve">hal-02166667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting processes of mixed bioclastic-siliciclastic sediments</w:t>
               </w:r>
@@ -8249,64 +8249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume by drilling residuals in Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8344,64 +8344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bore hole filling volume in a coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8461,51 +8461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,247 +8567,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feddy Adong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617070v1</w:t>
+                <w:t xml:space="preserve">hal-02080967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du transport sédimentaire dans le Raz Blanchard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Hydrolien" du GDR Énergies Marines Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080967v1</w:t>
+                <w:t xml:space="preserve">hal-01617070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds of motion of shell debris under unidirectional flow: influence of faunal composition</w:t>
               </w:r>
@@ -9158,782 +9158,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713589v1</w:t>
+                <w:t xml:space="preserve">hal-01710687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+                <w:t xml:space="preserve">Wave-induced ripple development in mixed clay-sand substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuxu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tranquart</w:t>
+                <w:t xml:space="preserve">Jaco H Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mclelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413154v1</w:t>
+                <w:t xml:space="preserve">hal-01745583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Nechenache</w:t>
+                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413144v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432725v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced ripple development in mixed clay-sand substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaco H Baas</w:t>
+                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stuart Mclelland</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.224</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745583v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D fully-coupled wave-current-sediment model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.117-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710687v1</w:t>
+                <w:t xml:space="preserve">hal-01713589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D fully coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9971,64 +9971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transport particulaire pour les énergies marines renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10066,64 +10066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D fully-coupled wave-current-sediment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feddy Adong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10187,90 +10187,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of impacts on the environment of an idealised offshore wind farm foundation, under waves and the combination of waves and currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel García-Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -10299,51 +10299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10679,51 +10679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10759,455 +10759,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBEX: Wave dynamics on a shallow sloping beach</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of resonance amplification of the hydrodynamic fields in the vicinity of wind farm masts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
+                <w:t xml:space="preserve">H Gunnoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
+                <w:t xml:space="preserve">A Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Vieira Lima Matias da Rocha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.I. García-Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYDRALAB IV Joint User Meeting, Lisbon, July 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Renewable Energies Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18973-113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084718v1</w:t>
+                <w:t xml:space="preserve">hal-01745586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d’un écoulement induit par un rideau de bulles d’air : étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLOBEX: Wave dynamics on a shallow sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djalal Merkoune</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vieira Lima Matias da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic A. van Der A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HYDRALAB IV Joint User Meeting, Lisbon, July 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745584v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of resonance amplification of the hydrodynamic fields in the vicinity of wind farm masts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamique d’un écoulement induit par un rideau de bulles d’air : étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Merkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.I. García-Hermosa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Renewable Energies Offshore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">XIIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18973-113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745586v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de couches limites oscillantes par vélocimétrie laser Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. van Der A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11256,208 +11256,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913370v1</w:t>
+                <w:t xml:space="preserve">hal-04432942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11476,501 +11476,501 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-Scale Environmental Impact Assessment of a Monopile Foundation under Different Wave Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA Offshore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globex: wave dynamics on a gently sloping laboratory beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gerben Ruessink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier L. Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.1351 - 1362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432942v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR BUBBLES INFLUENCE ON WAVE BREAKING: AN EXPERIMENTAL STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Merkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11995,51 +11995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave boundary layer dynamics on a low sloping laboratory beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. van Der A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12120,51 +12120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended sediment concentration in relation to the passage of a tidal bore (See River estuary, Mont Saint Michel Bay, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12172,51 +12172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12235,723 +12235,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Influence du plan de pose sur les distributions de porosité au sein d'une carapace de digue à talus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIe Journees Nationales Genie Côtier Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.791-798, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.086-s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+                <w:t xml:space="preserve">hal-01745595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754574v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction houle focalisée-courant dans une profondeur finie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745597v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du plan de pose sur les distributions de porosité au sein d'une carapace de digue à talus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iman Safari</w:t>
+                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ezersky</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journees Nationales Genie Côtier Genie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745595v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Furgerot</w:t>
+                <w:t xml:space="preserve">Interaction houle focalisée-courant dans une profondeur finie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Merkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.011-m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745593v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l’intégration d’hydroliennes (à axe vertical) en courant giratoire</w:t>
               </w:r>
@@ -13106,64 +13106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ezersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,107 +13227,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779740v1</w:t>
+                <w:t xml:space="preserve">hal-00878569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
               </w:r>
@@ -13352,107 +13352,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878569v1</w:t>
+                <w:t xml:space="preserve">hal-00779740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal flat (Mont-Saint-Michel bay, France)</w:t>
               </w:r>
@@ -13540,217 +13540,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand under current: A flume experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow regime features on a variable rough rippled bed: Application to a coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and River Dunes Dynamics III International Workshop (MARID III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779762v1</w:t>
+                <w:t xml:space="preserve">hal-00779768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regime features on a variable rough rippled bed: Application to a coastal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand under current: A flume experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">Marine and River Dunes Dynamics III International Workshop (MARID III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779768v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse shelly cheniers in the Mont-Saint-Michel Bay, France: a coupled sedimentological and flume experiment study</w:t>
               </w:r>
@@ -13844,51 +13844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modulations of Standing Long Gravity Waves in a Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Slunyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14151,51 +14151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbed laminar flow over an oscillating cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14618,51 +14618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aliasgary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Peyman Badiei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00093-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Safari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000706" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxu Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Baas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Eggenhuisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amoudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoumars Roushangar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mirza Alipour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01753895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Saghebian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roushangar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ7P7BK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belhache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangeret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa&#8209;cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassanzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Keynejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Alami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nourani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2010.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slunyaev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chokchai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.02.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSZL4BW0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.10525039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murzyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Chaplin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.9521804" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Chaplin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaplin J.R." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Chaplin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2060736" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Chaplin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2004.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4Z94DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2004.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Prieto-Lozoya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Escobar Valencia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Stassen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mexandeau Solier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco H Baas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerben Ruessink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vieira Lima Matias da Rocha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. van Der A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L. Lara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909145v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Abreu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.086-s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745596v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa-Cruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangerert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.089-b" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Safari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ropert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779768v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuttersack Chokchai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peronne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chaplin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Murzyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht-fed2004-56077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Dunn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Peregrine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Aliasgary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Peyman Badiei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05261386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Porcile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00093-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barrois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104427" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Safari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ropert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11071382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ezersky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WW.1943-5460.0000706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froideval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pellerin Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-359-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feddy Adong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.09.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuxu Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Baas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Eggenhuisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amoudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01753895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.12.061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoumars Roushangar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mirza Alipour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahdi Saghebian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2017.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roushangar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ7P7BK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Belhache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangeret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa&#8209;cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2013.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merkoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Ezersky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2941-2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassanzadeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Keynejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Alami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nourani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2010.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slunyaev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chokchai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.02.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSZL4BW0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.10525039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murzyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Chaplin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2007.9521804" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Chaplin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaplin J.R." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Chaplin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2004.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4Z94DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Chaplin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2060736" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2004.01.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Stassen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Mexandeau Solier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Fernando Prieto-Lozoya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Escobar Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421634v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02064878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.papers.58" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco H Baas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01710720v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brossard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gunnoo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ezersky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Garc&#237;a-Hermosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18973-113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084718v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gerben Ruessink" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vieira Lima Matias da Rocha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. van Der A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Merkoune" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084706v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conley" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L. Lara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909145v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Abreu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745595v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.086-s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.011-m" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745596v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa-Cruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangerert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.089-b" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745592v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Safari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ropert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745599v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Slunyaev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuttersack Chokchai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Peronne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Chaplin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Murzyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht-fed2004-56077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Dunn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Peregrine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745605v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>