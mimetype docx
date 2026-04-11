--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -317,347 +317,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fractional order based MIMO controller for high dynamic engine testbeds</w:t>
+                <w:t xml:space="preserve">Towards control of HCCI combustion by ozone addition: a mathematical approach to estimate combustion parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+                <w:t xml:space="preserve">S. Sayssouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
+                <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lesobre</w:t>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.174 - 189. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.361-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634240v1</w:t>
+                <w:t xml:space="preserve">hal-02058122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards control of HCCI combustion by ozone addition: a mathematical approach to estimate combustion parameters</w:t>
+                <w:t xml:space="preserve">Development of a fractional order based MIMO controller for high dynamic engine testbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sayssouk</w:t>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
+                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Caillol</w:t>
+                <w:t xml:space="preserve">Antoine Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.361-368. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.174 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058122v1</w:t>
+                <w:t xml:space="preserve">hal-01634240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant Reduction of a Turbocharged Diesel Engine Using a Decentralized Mimo Crone Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,51 +851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control design for multivariable plants with time-delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -946,51 +946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande CRONE des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1022,256 +1022,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-order control and interval analysis of SISO systems with time-delayed state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fractional active robust control : Control of lightly-damped plants using the isodamping contours and the CRONE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaman Janat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.16-23</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (6-7-8), pp.1015-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327705v1</w:t>
+                <w:t xml:space="preserve">hal-00337988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional active robust control : Control of lightly-damped plants using the isodamping contours and the CRONE approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+                <w:t xml:space="preserve">Fractional-order control and interval analysis of SISO systems with time-delayed state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaman Janat</w:t>
+                <w:t xml:space="preserve">Hichem Benlaoukli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (6-7-8), pp.1015-1036</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337988v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ketfi-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,757 +1417,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive energy management of a hybrid electric vehicle considering engine torque dynamic and transient-related pollutants emissions*</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast Multi-Objective Trip Management Strategy for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
+                <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristan Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Charlet</w:t>
+                <w:t xml:space="preserve">V. Jairazbhoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267191v1</w:t>
+                <w:t xml:space="preserve">hal-04485361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Multi-Objective Trip Management Strategy for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive energy management of a hybrid electric vehicle considering engine torque dynamic and transient-related pollutants emissions*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colin</w:t>
+                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jairazbhoy</w:t>
+                <w:t xml:space="preserve">Kristan Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485361v1</w:t>
+                <w:t xml:space="preserve">hal-04267191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive energy management of a HEV considering engine torque dynamic</w:t>
+                <w:t xml:space="preserve">Li-ion battery SOC estimation method using a Neural Network trained with data generated by a P2D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jaine</w:t>
+                <w:t xml:space="preserve">Alain Goussian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merveillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519139v1</w:t>
+                <w:t xml:space="preserve">hal-03519147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water evaporation model of a catalyst converter in the context of hybrid electric vehicles energy and pollutants management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan. pp.290-297, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery SOC estimation method using a Neural Network trained with data generated by a P2D model</w:t>
+                <w:t xml:space="preserve">Predictive energy management of a HEV considering engine torque dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Goussian</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merveillaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issam Baghdadi</w:t>
+                <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519147v1</w:t>
+                <w:t xml:space="preserve">hal-03519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution and SOC reference planning for energy and pollutants management of Plug-In Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop control of aerodynamic load fluctuations on wind turbine airfoil using surface plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,90 +2356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting ECMS for Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14154-14160, </w:t>
@@ -2477,90 +2477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer Looks at the Temperature in the 3WCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Onori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal supervisory control of a Diesel HEV taking into account both DOC and SCR efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,498 +3045,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and estimation of the pollutants emissions in the Compression Ignition diesel engine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time control laws to control HCCI combustion by Ozone addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sayssouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayman Aljarbouh</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2016 - IEEE Conference on Control Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FISITA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465226v1</w:t>
+                <w:t xml:space="preserve">hal-01633700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a CRONE toolbox for the design of full MIMO controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+                <w:t xml:space="preserve">Towards Control of HCCI Combustion by Ozone Addition: A Mathematical Approach to Estimate Combustion Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sayssouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fractional Differentiation and its Applications" (IFAC-IEEE-ICFDA'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707603v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time control laws to control HCCI combustion by Ozone addition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and estimation of the pollutants emissions in the Compression Ignition diesel engine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Aljarbouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISITA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCA 2016 - IEEE Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Control Systems Society, Sep 2016, Buenos Aires, Argentina. pp.317 - 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633700v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Control of HCCI Combustion by Ozone Addition: A Mathematical Approach to Estimate Combustion Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Sayssouk</w:t>
+                <w:t xml:space="preserve">Toward a CRONE toolbox for the design of full MIMO controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium Advances in Automotive Control, AAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Norrköping, Sweden</w:t>
+              <w:t xml:space="preserve">7th International Conference on Fractional Differentiation and its Applications" (IFAC-IEEE-ICFDA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399689v1</w:t>
+                <w:t xml:space="preserve">hal-01707603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline-HEV Equivalent Consumption and Pollutant Minimization Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,64 +3613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dynamic Engine-Dynamometer Identification and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3738,103 +3738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional optimization parameter for a simplified design of third generation CRONE controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ancona, Italy</w:t>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control applied to minimize NOx emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-SISO Robust Crone Design for the Air Path Control of a Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Louzimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande CRONE décentralisée par blocs d'un système MIMO non carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust CRONE Control of Non Square Multivariable System with Time Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,51 +4623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,51 +4705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse multivariable d'une commande CRONE décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4921,90 +4921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Robust control with iso-damping property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaman Janat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,90 +5042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE control of a multivariable lightly damped plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaman Janat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control System Design for Multivariable Plants with Lightly Damped Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5410,243 +5410,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse multivariable d'une commande CRONE décentralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Nanotechnology and Fractional Calculus Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.300-315, 2009</w:t>
+              <w:t xml:space="preserve">Automatique Avancée et Informatique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Academiei Române, pp.159- 166, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414550v1</w:t>
+                <w:t xml:space="preserve">hal-00414535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse multivariable d'une commande CRONE décentralisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatique Avancée et Informatique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editura Academiei Române, pp.159- 166, 2009</w:t>
+              <w:t xml:space="preserve">New Trends in Nanotechnology and Fractional Calculus Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.300-315, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414535v1</w:t>
+                <w:t xml:space="preserve">hal-00414550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5664,64 +5664,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour déterminer un parcours optimisé d'un véhicule électrique au regard du temps de parcours et du cout énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,64 +5896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE COMMANDE D’UN MOTEUR THERMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A140167B"/>
+    <w:nsid w:val="D6BC58D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-nelson-gruel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142996246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kuchly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lamara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesobre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayssouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7096013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benlaoukli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Janat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genidy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketfi-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Von-Wissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson-Gruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Gillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04485361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Wulf Ribelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jairazbhoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doussot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goussian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merveillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Onori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hammoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587855" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sayssouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01241436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Louzimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-35508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02307341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-nelson-gruel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142996246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kuchly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayssouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lamara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesobre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7096013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Janat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benlaoukli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genidy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketfi-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Von-Wissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04485361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Wulf Ribelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jairazbhoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson-Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goussian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merveillaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Baghdadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doussot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Onori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hammoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sayssouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01241436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Louzimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-35508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02307341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>