--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -317,347 +317,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards control of HCCI combustion by ozone addition: a mathematical approach to estimate combustion parameters</w:t>
+                <w:t xml:space="preserve">Development of a fractional order based MIMO controller for high dynamic engine testbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sayssouk</w:t>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
+                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Caillol</w:t>
+                <w:t xml:space="preserve">Antoine Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.361-368. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.174 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058122v1</w:t>
+                <w:t xml:space="preserve">hal-01634240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fractional order based MIMO controller for high dynamic engine testbeds</w:t>
+                <w:t xml:space="preserve">Towards control of HCCI combustion by ozone addition: a mathematical approach to estimate combustion parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+                <w:t xml:space="preserve">S. Sayssouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
+                <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lesobre</w:t>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.174 - 189. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.361-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634240v1</w:t>
+                <w:t xml:space="preserve">hal-02058122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant Reduction of a Turbocharged Diesel Engine Using a Decentralized Mimo Crone Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,446 +832,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control design for multivariable plants with time-delays</w:t>
+                <w:t xml:space="preserve">Commande CRONE des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 146 (3), pp.414-427</w:t>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399610v1</w:t>
+                <w:t xml:space="preserve">hal-00399580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande CRONE des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
+                <w:t xml:space="preserve">Robust control design for multivariable plants with time-delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.0</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (3), pp.414-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399580v1</w:t>
+                <w:t xml:space="preserve">hal-00399610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional active robust control : Control of lightly-damped plants using the isodamping contours and the CRONE approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional-order control and interval analysis of SISO systems with time-delayed state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaman Janat</w:t>
+                <w:t xml:space="preserve">Hichem Benlaoukli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (6-7-8), pp.1015-1036</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337988v1</w:t>
+                <w:t xml:space="preserve">hal-00327705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-order control and interval analysis of SISO systems with time-delayed state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fractional active robust control : Control of lightly-damped plants using the isodamping contours and the CRONE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaman Janat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.16-23</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (6-7-8), pp.1015-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327705v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ketfi-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,757 +1417,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Multi-Objective Trip Management Strategy for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive energy management of a hybrid electric vehicle considering engine torque dynamic and transient-related pollutants emissions*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colin</w:t>
+                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jairazbhoy</w:t>
+                <w:t xml:space="preserve">Kristan Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485361v1</w:t>
+                <w:t xml:space="preserve">hal-04267191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive energy management of a hybrid electric vehicle considering engine torque dynamic and transient-related pollutants emissions*</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast Multi-Objective Trip Management Strategy for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
+                <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristan Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Charlet</w:t>
+                <w:t xml:space="preserve">V. Jairazbhoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267191v1</w:t>
+                <w:t xml:space="preserve">hal-04485361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery SOC estimation method using a Neural Network trained with data generated by a P2D model</w:t>
+                <w:t xml:space="preserve">Predictive energy management of a HEV considering engine torque dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Goussian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Issam Baghdadi</w:t>
+                <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519147v1</w:t>
+                <w:t xml:space="preserve">hal-03519139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water evaporation model of a catalyst converter in the context of hybrid electric vehicles energy and pollutants management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan. pp.290-297, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive energy management of a HEV considering engine torque dynamic</w:t>
+                <w:t xml:space="preserve">Li-ion battery SOC estimation method using a Neural Network trained with data generated by a P2D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Simon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goussian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jaine</w:t>
+                <w:t xml:space="preserve">Mathieu Merveillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Engine Powertrain Control, Simulation and Modeling E-COSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tokyo, Japan. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519139v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution and SOC reference planning for energy and pollutants management of Plug-In Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop control of aerodynamic load fluctuations on wind turbine airfoil using surface plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,90 +2356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting ECMS for Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.14154-14160, </w:t>
@@ -2477,90 +2477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer Looks at the Temperature in the 3WCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Onori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal supervisory control of a Diesel HEV taking into account both DOC and SCR efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,77 +3077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Sayssouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISITA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3198,64 +3198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Sayssouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3397,77 +3397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a CRONE toolbox for the design of full MIMO controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Fractional Differentiation and its Applications" (IFAC-IEEE-ICFDA'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,51 +3492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline-HEV Equivalent Consumption and Pollutant Minimization Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,385 +3607,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Engine-Dynamometer Identification and Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+                <w:t xml:space="preserve">Robust control applied to minimize NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5217-5222</w:t>
+              <w:t xml:space="preserve">2014 IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062633v1</w:t>
+                <w:t xml:space="preserve">hal-01085875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional optimization parameter for a simplified design of third generation CRONE controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Engine-Dynamometer Identification and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Lamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lesobre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.5217-5222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341832v1</w:t>
+                <w:t xml:space="preserve">hal-01062633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control applied to minimize NOx emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Nelson-Gruel</w:t>
+                <w:t xml:space="preserve">Additional optimization parameter for a simplified design of third generation CRONE controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Lamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Multi-Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">10th IEEE/ASME International Conference on Mechatronic and Embedded Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085875v1</w:t>
+                <w:t xml:space="preserve">hal-01341832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Robust Control of the MIMO Air Path of a Diesel Engine</w:t>
               </w:r>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-SISO Robust Crone Design for the Air Path Control of a Diesel Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Louzimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande CRONE décentralisée par blocs d'un système MIMO non carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust CRONE Control of Non Square Multivariable System with Time Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,260 +4496,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
+              <w:t xml:space="preserve">3nd IFAC Workshop on "Fractional Differentiation and its Applications" (FDA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978501v1</w:t>
+                <w:t xml:space="preserve">hal-00328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatness control for linear fractional {MIMO} systems: thermal application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd IFAC Workshop on "Fractional Differentiation and its Applications" (FDA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Fractional Differentiation and Its Applications (FDA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328594v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse multivariable d'une commande CRONE décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,312 +4820,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional Robust control with iso-damping property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaman Janat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.1</w:t>
+              <w:t xml:space="preserve">American Control Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328558v1</w:t>
+                <w:t xml:space="preserve">hal-00328546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Robust control with iso-damping property</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande robuste des systèmes multi-entrées multi-sorties non-carrés retardés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328546v1</w:t>
+                <w:t xml:space="preserve">hal-00328558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRONE control of a multivariable lightly damped plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaman Janat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Control System Design for Multivariable Plants with Lightly Damped Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse multivariable d'une commande CRONE décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized CRONE control of mxn multivariable system with time-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Oustaloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5664,64 +5664,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour déterminer un parcours optimisé d'un véhicule électrique au regard du temps de parcours et du cout énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfredo Wulf Ribelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,64 +5896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE COMMANDE D’UN MOTEUR THERMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Nouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6BC58D5"/>
+    <w:nsid w:val="82296DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-nelson-gruel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142996246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kuchly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayssouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lamara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesobre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7096013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Janat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benlaoukli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genidy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketfi-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Von-Wissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04485361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Wulf Ribelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jairazbhoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson-Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goussian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merveillaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Baghdadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doussot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Onori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hammoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sayssouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01241436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Louzimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-35508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02307341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-nelson-gruel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-7429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142996246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kuchly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chamaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nouillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanusse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Lamara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesobre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.06.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayssouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fca-2015-0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7096013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benlaoukli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman Janat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genidy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketfi-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Von-Wissel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.07.085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson-Gruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Gillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04485361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Wulf Ribelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jairazbhoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doussot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goussian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merveillaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Baghdadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Onori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hammoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sayssouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01241436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Louzimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399585v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Victor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lasnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-35508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9807-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02307341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>