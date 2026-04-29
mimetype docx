--- v0 (2026-03-26)
+++ v1 (2026-04-29)
@@ -6096,51 +6096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D65D231"/>
+    <w:nsid w:val="CDB08133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>