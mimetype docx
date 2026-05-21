--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -1,6041 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5989 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique Osso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7319-3347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183827767</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8YgqghYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-9555-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a territory-based economic model for regional energy efficiency programmes: Learning from past initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.95-115. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/EFE2017-003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an indirect rebound effect with reversible heat pumps: having air conditioning but not using it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.847-860. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-015-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness of energy efficiency programmes—evaluating the impacts of a regional programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Suerkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of the French white certificates evaluation system with the framework proposed for the European energy services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.371-392. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-010-9100-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse de composés et de composites nanocristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Araujo Pontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bégin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matteazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-233-C3-241. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of alumina-metal nanocomposites by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matteazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1407-C7-1412. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of alumina-chromium composites by reactive hot-pressing A1 + Cr2O3 based powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pianelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1311-C7-1316. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19937202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farewell to gas: Ex-post evaluation of a case study replacing a boiler with a heat pump solely based on available smart meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Evaluation Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energy Evaluation Europe, Sep 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-post energy savings assessment methodologies using smart-meter data: the case study of a switch from direct electric heating to an air-to-air heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2024, Lac d'Ailette, France. pp.445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind the label: how an EPC label change hides the full range of possible retrofits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laurent Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najlae Bouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study Proceedings,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2024, Lac d'Ailette, France. pp.883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of price evaluation in a renovation market with volatile financial incentives: The effect of Energy Efficiency Obligation on residential market prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gasparotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Evaluation Europe Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From energy efficiency obligation to carbon savings certificate to achieve carbon neutrality: does it fit the path?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Orcibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gasparotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Council for an Energy Efficiency Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an incentive scheme for the energy renovation of low-income households: micro-economic modelling of a great policy with marginal impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Council for an Energy Efficiency Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Digital Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to ascertain a reasonable obligation level in an energy efficiency obligation scheme: between too little and too much</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rosado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Council for an Energy Efficiency Economy ECEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Digital Event, France. pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of the French EEO scheme: positive and negative impacts on the building renovation market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Chatagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Energy Evaluation Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfall of a single indicator to rule them all? Evaluation of the performance of the French housing stock in the light of various indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Boutière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2019 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2019, Presqu'île de Giens, France. pp.685-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of uncertainties related to the inputs of the French EPC's calculation method -an analysis for individual houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Schnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2019 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eceee, Jun 2019, Presqu'île de Giens, France. pp.1209-1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the French EEO scheme through the ages according to emblematic measures: a testimony from within of a continuous work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2019 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correct price or the fair price? A quali-quantitative analysis of the formation of price for energy retrofit works in the residential sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Energy Policy &amp; Programme Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deep does the retrofitting have to be? A cost-benefit analysis of two different regional programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Energy Policy &amp; Programme Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structuring of air source heat pumps' prices in a retrofitting residential buildings market: what did I pay for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, May 2017, Presqu'île de Giens, France. pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal to go beyond the rebound effect: how to evaluate the financial value of comfort after retrofitting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, May 2017, Presqu'île de Giens, France. pp.1759-1767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a territory-based economic model for regional energy efficiency programmes: learning from past initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Du Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu'île de Giens, France. pp.563-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional efficiency programme valuating energy and multiple benefits: a balance between bill and comfort and far beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Policies &amp; Programmes Evaluation Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovation and Energy-related Household Behaviors in French Dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERDAY 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Dresden, Apr 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residential refurbishment market far away from economic rationality: application of marginal abatement cost to the French white certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2015 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2015, Presqu'île de Giens, France. pp.1849-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective of 35 years of old dwellings refurbishment to enlighten the future of energy efficiency in buildings: what and who benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2015 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Presqu'île de Giens, France. pp.1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy interactions between European directives and the French white certificate scheme or how to give the right signal to the residential refurbishment market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2015 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Presqu'île de Giens, France. pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an indirect rebound effect with air-to-air heat pump: to have and not to use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Program Evaluation Conference (IEPEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Household Energy Consumption in France : Behavior Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th FAEE Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does energy efficiency reduce inequalities? Impact of policies in residential sector on household budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2013 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Presqu'île de Giens, France. pp.1247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviours, technologies and markets: the influence of the (p)rebound effect, the energy efficiency gap and refurbishment market heterogeneity on energy demand dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2013 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2013, Presqu'île de Giens, France. pp.2311-2319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy efficiency program analysis to understand the gaps between ex-ante and ex-post evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Energy Program Evaluation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Saving Certificates in France: a new frame for the second period (2011-2013) and afterwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2011, Presqu'île de Giens, France. pp.447-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit and realistic representation of heterogeneities residential demand for space heating: modelling principles and implications for national energy policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demolition vs. refurbishment for the least efficient homes: a regional cost-benefit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching from fossil fuel boilers to heat pumps: A multi-perspective benefit-cost analysis including an uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Suerkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2011, Presqu'île de Giens, France. pp.1685-1695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There are people n the house! How misleading for energy policies are the results of purely technical analysis of residential energy consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound the rebound! How the combination of progressive energy tariffs and adapted soft loans can curb rebound effect and promote energy sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency for all ! How could an innovative conditional subsidy on refurbishment lead to enhanced efficient technologies accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness of energy efficiency programs -evaluating the impacts of a regional program in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Suerkemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Energy Program Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique du chauffage individuel : d'un logement unique à l'ensemble du parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective study on the impact of electrical vehicles on the winter load peak in a village of East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bathany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.C6_204_2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy savings and costs of energy efficiency measures: a gap from policy to reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2009 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2009, La Colle sur Loup, France. pp.571-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of the French white certificate program to fulfil the objective of energy savings claimed by the Energy Service Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Act! Innovate! Deliver!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, La Colle sur Loup, France. pp. 583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and CO2 mitigation scenarios for French dwellings based on retrofitting and best energy demand technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M H Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eceee 2007 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Colle sur Loup, France. pp.813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the evaluation of energy savings potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2007 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECEEE, Jun 2007, La Colle sur Loup, France. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de rénovation du parc résidentiel à 2030 en France dans un contexte « MDE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint Pierre - Ile de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stated Preferences for Space Heating Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Space Heating Determinants and Supply-Side Restrictions: Discrete Choice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Stolyarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Allibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Maïzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up statistical analysis of the energy consumption of French single-family dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE PRIX DE LA RÉNOVATION PERFORMANTE : UNE ESTIMATION DE L'AMPLITUDE DES COÛTS POUR LES LOGEMENTS RÉSIDENTIELS PRIVÉS ENSEIGNEMENTS-CLÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF Lab; Technologies et Recherche pour l'Efficacité Energétique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIX DE LA RENOVATION ET ORGANISATION DE LA FILIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandclément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Osso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Nösperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6096,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDB08133"/>
+    <w:nsid w:val="913DC667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-osso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7319-3347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183827767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9555-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01869769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Osso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas N&#246;sperger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Du Tertre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2017-003006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9419-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02012439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Suerkemper" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-010-9100-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Araujo Pont&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Osso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin-Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocellin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7001E7A2FE8DC52BF9C5897CA67D0C9C890F7269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pianelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05288824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Bouhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03871716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Chatagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03752320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Orcibal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03640271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nogues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03640262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03070247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Schnell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01826167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01826170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cadre H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Est&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Murin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bathany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mandrou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01160059v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01133743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04442398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-osso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7319-3347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183827767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8YgqghYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9555-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01869769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Osso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas N&#246;sperger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Du Tertre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2017-003006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9419-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02012439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Suerkemper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Broc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-010-9100-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Araujo Pont&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Osso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matteazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994332" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin-Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocellin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7001E7A2FE8DC52BF9C5897CA67D0C9C890F7269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pianelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05288824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petiau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04618573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Bouhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03871716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Chatagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03752320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Orcibal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03640271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nogues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03640262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rosado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03070247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouti&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Schnell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01826167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tricoire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01826170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01161810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stolyarova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allibe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duplessis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cadre H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Est&#232;ve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Laurent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Murin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bathany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02154054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02155329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mandrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01160059v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01133743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04442398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02153819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>