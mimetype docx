--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -3760,319 +3760,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trouver des espaces de légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arènes, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire autorité aujourd'hui : colloque des 19 au 20 octobre 2012 au Collège des Bernardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et silence, pp.107-117, 2013, 978-2-88918-236-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La crise de l'éducation d'Arendt dans son contexte :Hannah Arendt face aux critiques de l'éducation progressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ottavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vergnioux, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes controverses en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.115--198, 2013, Exploration, 978-3-0343-1259-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Arènes, Jacques. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédologie, une autre révolution copernicienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Friedrich, Janette; Hofstetter, Rita; Schneuwly, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire autorité aujourd'hui : colloque des 19 au 20 octobre 2012 au Collège des Bernardins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parole et silence, pp.107-117, 2013, 978-2-88918-236-7</w:t>
+              <w:t xml:space="preserve">Une science du développement humain est-elle possible ? controverses du début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.27-44, 2013, 978-2-7535-2186-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource de l'autodidaxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ottavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pechberty, Bernard; Houssier, Florian; Chaussecourte, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existe-t-il une éducation suffisamment bonne ? Convergences interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.65-76, 2013, 978-2-84835-250-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410910v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01410911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau mythe autour de l'école, l'enfant et la famille</w:t>
               </w:r>
@@ -4373,51 +4373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8M39GZ0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle43.09" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0054.0008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0054.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.044.0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.016.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.040.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7DLZ76WH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bonneton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maulini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livrariadopsicanalista.com.br/criancas-publicas-adultos-privados" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02161714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pirone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8M39GZ0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle43.09" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0054.0008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.0054.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jfp.044.0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.016.0103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.040.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7DLZ76WH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05440184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Piguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Catellin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.174.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01079571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bonneton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maulini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.prade.2017.02.0179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livrariadopsicanalista.com.br/criancas-publicas-adultos-privados" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02161714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>