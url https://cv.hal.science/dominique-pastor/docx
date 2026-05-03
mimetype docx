--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Pastor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Dominique Pastor (IMT Atlantique, MEE department)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5717-5918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137134665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département MEE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-atlantique.fr/en/person/dominique-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-02958585v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Joint Parameterizations of Linear and Nonlinear Functionals in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115681v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicity of statistical models for modeling the degeneracy of living communicating holons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8th Complexity-Disorder Days 2021, 263, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentations of clusters and strict free-cocompletions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guitart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Rosebrugh Festschrift - A special volume celebrating Bob Rosebrugh's 25 years as managing editor of TAC, 36 (17), pp.492-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Quantum Applications - Fachbeitrag: The Quantum What? Advantage, Utopia or Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42354-021-0402-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing biology, category theory and mathematical statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceeding of the international conference Applied Category Theory 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.323.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Sequential Non-Parametric Hypothesis Testing Based on Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (15), pp.4027-4042. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2923140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Random Distortion Testing of Non-Stationary Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (21), pp.5450-5462. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2940124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoryless systems generate the class of all discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Spivak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ID 6803526, 10 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/6803526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random distortion testing with linear measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Representation-Based Classification of Mysticete Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (3), pp.1550. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5055209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PP (99), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPB.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Energy of Random Signals in a Known Subspace: An Optimal Invariant Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1182-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distortion testing and optimality of thresholding testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (16), pp.4161 - 4171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.455-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel framework for noise robust ASR using Cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of AutoPEEP during controlled mechanical ventilation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-925X-11-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of AutoPEEP during controlled mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Noise Standard Deviation in Presence of Signals with Unknown Distributions and Occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.1545-1555. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2184534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Shrinkage: Unification of Basic Thresholding Functions and Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-009-0139-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction hotspot identification using sequence-based frequency-derived features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of cohlear implant-like spectrally reduced speech with MFCC and HMM-based ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2032945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic echo cancellation embedded in smart transcoding algorithm between 3GPP AMR-NB modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Janvier, pp.Art. n°41. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/902569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On normalized mean square error analysis of speech fundamental frequency in the cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (3), pp.572 - 577. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2009.2031097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for Wavelet Packet Decompositions of Stationary Random Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.896-901. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2031726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From maskee to audible noise in perceptual speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of signal processing (IJSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.93 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Packets of fractional Brownian motion: Asymptotic Analysis and Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2010.2053865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Adaptation by Sigmoid Shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.532312. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/532312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection threshold for non-parametric estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-008-0051-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical result for processing signals that have unknown distributions and priors in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp.3167 - 3186. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Statistical Decorrelation of the Wavelet Packet Coefficients of a Band-Limited Wide-Sense Stationary Random Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (10), pp.2320-2335. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms and applications for estimating the standard deviation of AWGN when observations are not signal-free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion approach for automatic speech segmentation of large corpora with application to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coverage probability of the Clopper-Pearson confidence interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buletinul Ştiinţific al Universităţii "Politehnica" din Timişoara, Seria ELECTRONICĂ şi TELECOMUNICAŢII, Transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp upper bound for the probability of error of the likelihood ratio test for detecting signals in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Groenenboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (1), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.971751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démodulation cohérente par analyse multi-résolution en présence de bruit parasite coloré et gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition d'un processus stationnaire du second ordre . Propriétés statistiques d'ordre 2 des coefficients d'ondelettes et localisation fréquentielle des paquets d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche d'IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Random Distortion Testing and Application to Change-in-Mean Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Saint-Étienne (virtual), France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Saint Etienne, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Random Distortion Testing for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 (international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing biology, category theory and mathematical statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACT 2019: Applied Category Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoryless systems generate the class of all discrete systems (Extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Spivak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACT 2019: Applied Category Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Karlin Rubin asymptotique appliquéà la détection d'un signal dans un sous-espace cône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Karlin-Rubin's Theorem with Application to Signal Detection in a Subspace Cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2019 : 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Random Distortion testing based sequential Non parametric Hypothesis Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod K. Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2018 : 56th annual Allerton Conference on communication, control and computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monticello, United States. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ALLERTON.2018.8635920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sequential random distortion testing of non-stationary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod K. Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the p-value as a new similarity function for spectral clustering in Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2018 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized clustering algorithm over compressed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Information Theory and Complex Systems (TINKOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Artifacts on Photoplethysmography Signals Using Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2016 : 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.6214 - 6217, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7592148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tags to Improve Diversity of Sparse Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2015: The Seventh International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.57 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Noise Control with digital PDM MEMS mics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Consumer Electronics (ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCE.2015.7177788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de la distension thoracique et des asynchronies en ventilation mécanique par la plateforme Curvex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF 2014 : 42ème Congrès de la Société de Réanimation de la langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distortion Testing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.6347 - 6351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dynamic hyperinflation and asynchrony detection during mechanical ventilation using the random-distorsion test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVES 2013 : 26th annual congress of the European Society of Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical ventilation system monitoring : Automatic detection of dynamic hyperinlation and asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2013 : 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.5207 - 5210, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-ventilator asynchrony : automatic detection of autopeep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCASSP 2012: 7th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic flow Curves analysis during mechanical ventilation (CURVEX) : application to intrinsic PEEP Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal filtering for unmasked noise prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 36th international conference on acoustics speech and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011: 36th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparseness-based non-parametric detection and estimation of random signals in noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for sea surface temperature front regularity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010: IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing cochlear implant-like spectrally reduced speech with HMM-based ASR: Experiments with MFCCs and PLP coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les différences entre les taux de reconnaissance de la parole sur deux ensembles de test et celles des distributions de probabilité des vecteurs acoustiques de ces même ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 : XXVIIIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sure paramaters for sigmoidal wavelet shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2009 : 17th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General framework on change detection in a sparse domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 : IEEE International Geoscience &amp; remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech fundamental frequency in the cochlear implant-like spectrally reduced speech : a quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVFA 2009 : 3rd Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity Measure and the Detection of Significant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition of cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantha Vijay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCC 2009 : 15th National Conference on Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic quantization of transform coefficients for embedded audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE international conference on acoustics, speech and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.4789 - 4792, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clutter SIRP and Gaussian Models : a Brief Overview and a Comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Seminar on Radar Clutter Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Londres, United Kingdom. pp.41 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction within network trough modification of LPC parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC'08: Conference on Source and Channel Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet scalable speech coding using algebraic quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.4753 - 4756, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth sigmoid wavelet shrinkage for non-parametric estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE international conference on acoustics, speech and signal processing, March 30 - April 4, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3265 - 3268, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual improvement of Wiener filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2081 - 2084, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics for sparse transforms: some recent results with application to speech and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals and Related Fields : Conference in honor of Jacques Peyrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration psychoacoustique du filtrage de Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo reduction based on speech codec parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAENC'06 : International Workshop on Acoustic Echo and Noise Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic decorrelation of the wavelet packet coefficients of a wide-sense stationary random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT 2006 : International symposium on electronics and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre méthodes locales et globales pour la segnmentation automatique de corpus dédiés à la synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 : XXVIes Journées d'Étude sur la Parole - poster session,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the standard deviation of some additive white Gaussian noise on the basis of non signal-free observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06 : IEEE International Conferece on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.3 -, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non parametric statistics to speech denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between global and local methods for automatic segmentation of speech synthesis corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech - ICSLP 2006 : International Conference on Spoken Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of recent results in statistical decision and estimation theory to perceptual filtering of noisy speech signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Ben Jebara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCCSP 2006 : 2d international symposium on Control, Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech enhancement and psychoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology group : 37ème meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CELP-Wavelet scalable wideband speech coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Zelicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1-1 -, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle GMM et algorithme de Brandt pour la correction de la segmentation de la parole par HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des imagese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's GLR method & refined HMM segmentation for TTS synthesis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'05 : 13th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse multi-résolution à la segmentation de corpus de parole dédiés à la synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2005 : Traitement et analyse de l'information : méthodes et applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two results in statistical decision theory for detecting signals with unknown distributions and priors in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSDA'05 : International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théorème limite et un test pour la détection non paramétrique de signaux dans un bruit blanc Gaussien de variance inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Audio Coding: A Brief Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bracketing Bit Error Rates by means of the Clopper-Pearson Confidence Interval for Inverse Binomial Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump & Silence/Speech Detection for Automatic Continuous Spech Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two recent advances in statistical decision theory for exploring thresholds in psychophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th meeting of the European Mathematical Psychology Group (EMPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two results in non parametric detection and estimation with perspectives in the radar case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar et Environnement Marin, Journée d'Etudes de la SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown signals in white gaussian noise: an upper-bound for the probability of error and a new algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium 2000, IEEE Benelux Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hilvarenbeek, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFAR and probability of error: a unified view for fast detection without standard-deviation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference On Radar Systems (RADAR99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme générique de description d'une IHM multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'un moteur d'interaction multimodale pour système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bares Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface des mondes réels et virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-sense stationary random processes analysis through wavelet packets decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA (Dialogue Vocal Pour Aeronef) Performances in Simulated Aircraft Cockpit Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ESCA-NATO/RSG10 Tutorial and Workshop: Applications of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lautrach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-load effects and efficient acoustic parameters for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD conference on Advanced Aircraft Interfaces: The Machine Side of the Man-Machine Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recognition rate in adverse conditions by detection and noise suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCA Tutorial and research Workshop on Speech Processing in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on the ASMDA International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet shrinkage : from sparsity and robust testing to smooth adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Pastor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Dominique Pastor (IMT Atlantique, MEE department)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5717-5918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137134665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département MEE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imt-atlantique.fr/en/person/dominique-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Joint Parameterizations of Linear and Nonlinear Functionals in Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115681v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicity of statistical models for modeling the degeneracy of living communicating holons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8th Complexity-Disorder Days 2021, 263, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentations of clusters and strict free-cocompletions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guitart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Rosebrugh Festschrift - A special volume celebrating Bob Rosebrugh's 25 years as managing editor of TAC, 36 (17), pp.492-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Quantum Applications - Fachbeitrag: The Quantum What? Advantage, Utopia or Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42354-021-0402-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing biology, category theory and mathematical statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceeding of the international conference Applied Category Theory 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.323.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Sequential Non-Parametric Hypothesis Testing Based on Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (15), pp.4027-4042. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2923140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Random Distortion Testing of Non-Stationary Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (21), pp.5450-5462. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2940124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoryless systems generate the class of all discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Spivak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ID 6803526, 10 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/6803526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random distortion testing with linear measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.116 - 126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes From Observations of Stationary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.481 - 496. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Representation-Based Classification of Mysticete Calls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (3), pp.1550. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5055209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Inference of Graph Diffusion Processes from Observations of Stationnary Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PP (99), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPB.2017.2742940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Energy of Random Signals in a Known Subspace: An Optimal Invariant Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1182-1186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distortion testing and optimality of thresholding testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (16), pp.4161 - 4171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Symmetric Alpha-Stable Noise After Short-Time Fourier Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.455-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel framework for noise robust ASR using Cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of AutoPEEP during controlled mechanical ventilation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-925X-11-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00771769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of AutoPEEP during controlled mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Noise Standard Deviation in Presence of Signals with Unknown Distributions and Occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.1545-1555. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2012.2184534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Shrinkage: Unification of Basic Thresholding Functions and Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-009-0139-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein interaction hotspot identification using sequence-based frequency-derived features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of cohlear implant-like spectrally reduced speech with MFCC and HMM-based ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2032945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic echo cancellation embedded in smart transcoding algorithm between 3GPP AMR-NB modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Janvier, pp.Art. n°41. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/902569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On normalized mean square error analysis of speech fundamental frequency in the cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (3), pp.572 - 577. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2009.2031097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for Wavelet Packet Decompositions of Stationary Random Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (2), pp.896-901. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2031726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From maskee to audible noise in perceptual speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboutajdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of signal processing (IJSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.93 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Adaptation by Sigmoid Shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.532312. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/532312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Packets of fractional Brownian motion: Asymptotic Analysis and Spectrum Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (9), pp.4741-4753. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2010.2053865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection threshold for non-parametric estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.207-223. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-008-0051-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical result for processing signals that have unknown distributions and priors in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp.3167 - 3186. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Statistical Decorrelation of the Wavelet Packet Coefficients of a Band-Limited Wide-Sense Stationary Random Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (10), pp.2320-2335. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms and applications for estimating the standard deviation of AWGN when observations are not signal-free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion approach for automatic speech segmentation of large corpora with application to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coverage probability of the Clopper-Pearson confidence interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buletinul Ştiinţific al Universităţii "Politehnica" din Timişoara, Seria ELECTRONICĂ şi TELECOMUNICAŢII, Transactions on Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp upper bound for the probability of error of the likelihood ratio test for detecting signals in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Groenenboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (1), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.971751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démodulation cohérente par analyse multi-résolution en présence de bruit parasite coloré et gaussien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition d'un processus stationnaire du second ordre . Propriétés statistiques d'ordre 2 des coefficients d'ondelettes et localisation fréquentielle des paquets d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique des capteurs cellulaires et capacités dé-génératives du système immunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche d'IMT Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Random Distortion Testing and Application to Change-in-Mean Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Saint-Étienne (virtual), France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distributed Detection with Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2020 : 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Saint Etienne, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Random Distortion Testing for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy models of receptors in biological immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thomas-Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées « Complexité-Désordre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 (international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoryless systems generate the class of all discrete systems (Extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Spivak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACT 2019: Applied Category Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Karlin Rubin asymptotique appliquéà la détection d'un signal dans un sous-espace cône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 : XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing biology, category theory and mathematical statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Ehresmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACT 2019: Applied Category Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Karlin-Rubin's Theorem with Application to Signal Detection in a Subspace Cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bourmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2019 : 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Random Distortion testing based sequential Non parametric Hypothesis Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod K. Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2018 : 56th annual Allerton Conference on communication, control and computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monticello, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ALLERTON.2018.8635920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sequential random distortion testing of non-stationary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Khanduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod K. Varshney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the p-value as a new similarity function for spectral clustering in Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2018 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical signal processing approach to clustering over compressed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2018 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized clustering algorithm over compressed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Information Theory and Complex Systems (TINKOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterization of the Uncertainty cuve for graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4558 - 4562, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Artifacts on Photoplethysmography Signals Using Random Distortion Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2016 : 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.6214 - 6217, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7592148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing graphs from diffused worshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSP 2016 : Graph Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Tags to Improve Diversity of Sparse Associative Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVE 2015: The Seventh International Conference on Advanced Cognitive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic face recognition using SIFT and networks of tagged neural cliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Cognitive Technologies and Applications 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nice, France. pp.57 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation de la courbe d'incertitude pour des graphes portant des signaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph reconstruction from the observation of diffused signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allerton 2015 : 63th Annual Allerton conference on communication, control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Allerton, United States. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Noise Control with digital PDM MEMS mics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Consumer Electronics (ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCE.2015.7177788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de la distension thoracique et des asynchronies en ventilation mécanique par la plateforme Curvex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRLF 2014 : 42ème Congrès de la Société de Réanimation de la langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distortion Testing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.6347 - 6351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dynamic hyperinflation and asynchrony detection during mechanical ventilation using the random-distorsion test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESICM LIVES 2013 : 26th annual congress of the European Society of Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical ventilation system monitoring : Automatic detection of dynamic hyperinlation and asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2013 : 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.5207 - 5210, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-ventilator asynchrony : automatic detection of autopeep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCASSP 2012: 7th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic flow Curves analysis during mechanical ventilation (CURVEX) : application to intrinsic PEEP Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lellouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal filtering for unmasked noise prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 36th international conference on acoustics speech and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparseness-based non-parametric detection and estimation of random signals in noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for sea surface temperature front regularity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sileye Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS'2010: IEEE International symposium on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing cochlear implant-like spectrally reduced speech with HMM-based ASR: Experiments with MFCCs and PLP coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les différences entre les taux de reconnaissance de la parole sur deux ensembles de test et celles des distributions de probabilité des vecteurs acoustiques de ces même ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 : XXVIIIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sure paramaters for sigmoidal wavelet shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2009 : 17th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General framework on change detection in a sparse domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2009 : IEEE International Geoscience &amp; remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity Measure and the Detection of Significant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech fundamental frequency in the cochlear implant-like spectrally reduced speech : a quantitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVFA 2009 : 3rd Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition of cochlear implant-like spectrally reduced speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantha Vijay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCC 2009 : 15th National Conference on Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Guwahati, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic quantization of transform coefficients for embedded audio coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE international conference on acoustics, speech and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.4789 - 4792, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction within network trough modification of LPC parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie Fapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC'08: Conference on Source and Channel Coding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clutter SIRP and Gaussian Models : a Brief Overview and a Comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Seminar on Radar Clutter Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Londres, United Kingdom. pp.41 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet scalable speech coding using algebraic quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.4753 - 4756, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth sigmoid wavelet shrinkage for non-parametric estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE international conference on acoustics, speech and signal processing, March 30 - April 4, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.3265 - 3268, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual improvement of Wiener filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2081 - 2084, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics for sparse transforms: some recent results with application to speech and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals and Related Fields : Conference in honor of Jacques Peyrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration psychoacoustique du filtrage de Wiener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tamtaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo reduction based on speech codec parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beaugeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAENC'06 : International Workshop on Acoustic Echo and Noise Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asymptotic decorrelation of the wavelet packet coefficients of a wide-sense stationary random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane M. Atto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Isar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT 2006 : International symposium on electronics and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the standard deviation of some additive white Gaussian noise on the basis of non signal-free observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06 : IEEE International Conferece on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.3 -, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre méthodes locales et globales pour la segnmentation automatique de corpus dédiés à la synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 : XXVIes Journées d'Étude sur la Parole - poster session,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Audiovisuelle de la Parole par VMike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006, Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From non parametric statistics to speech denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between global and local methods for automatic segmentation of speech synthesis corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech - ICSLP 2006 : International Conference on Spoken Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the application of recent results in statistical decision and estimation theory to perceptual filtering of noisy speech signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Ben Jebara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCCSP 2006 : 2d international symposium on Control, Communications and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech enhancement and psychoacoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amehraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology group : 37ème meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CELP-Wavelet scalable wideband speech coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Zelicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.1-1 -, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle GMM et algorithme de Brandt pour la correction de la segmentation de la parole par HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des imagese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandt's GLR method & refined HMM segmentation for TTS synthesis application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO'05 : 13th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse multi-résolution à la segmentation de corpus de parole dédiés à la synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2005 : Traitement et analyse de l'information : méthodes et applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un théorème limite et un test pour la détection non paramétrique de signaux dans un bruit blanc Gaussien de variance inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'05 : 20ème colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two results in statistical decision theory for detecting signals with unknown distributions and priors in white Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSDA'05 : International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Audio Coding: A Brief Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël de Meuleneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bracketing Bit Error Rates by means of the Clopper-Pearson Confidence Interval for Inverse Binomial Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump & Silence/Speech Detection for Automatic Continuous Spech Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Jarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rosec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on Image/Video Communications over fixed and mobile networks, ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two recent advances in statistical decision theory for exploring thresholds in psychophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th meeting of the European Mathematical Psychology Group (EMPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two results in non parametric detection and estimation with perspectives in the radar case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radar et Environnement Marin, Journée d'Etudes de la SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unknown signals in white gaussian noise: an upper-bound for the probability of error and a new algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium 2000, IEEE Benelux Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hilvarenbeek, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFAR and probability of error: a unified view for fast detection without standard-deviation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference On Radar Systems (RADAR99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme générique de description d'une IHM multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'un moteur d'interaction multimodale pour système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bares Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface des mondes réels et virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-sense stationary random processes analysis through wavelet packets decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSP 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA (Dialogue Vocal Pour Aeronef) Performances in Simulated Aircraft Cockpit Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ESCA-NATO/RSG10 Tutorial and Workshop: Applications of Speech Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lautrach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-load effects and efficient acoustic parameters for robust speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGARD conference on Advanced Aircraft Interfaces: The Machine Side of the Man-Machine Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recognition rate in adverse conditions by detection and noise suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gulli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCA Tutorial and research Workshop on Speech Processing in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on the ASMDA International Symposium on Applied Stochastic Models and Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet shrinkage : from sparsity and robust testing to smooth adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourrahmane Atto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhauser, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F8CDDB0"/>
+    <w:nsid w:val="E9B2E65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-5918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137134665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en/person/dominique-pastor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-02958585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guitart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02932035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Ehresmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar Sharma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2923140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sharma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2940124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Spivak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6803526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Thang Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-11-32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2032945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thepie Fapi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaugeant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taddei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/902569" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2031097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK0RZ58L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Jarifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.07.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Groenenboom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.971751" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03238994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487550" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03261082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod K. Varshney" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2018.8635920" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bompais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ameur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450769" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Cherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lellouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946831v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610722" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565827v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane M. Atto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantha Vijay Kumar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Meuleneire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135955v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Quellec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chabah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518719" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518347" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thepie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660737" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ben Jebara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Zelicourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660116" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137176v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137691v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272504v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272481v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272476v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bares Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272595v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gulli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Clere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-5918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137134665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en/person/dominique-pastor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634085v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Vaslin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guitart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02932035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Ehresmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Khanduri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar Sharma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Varshney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2923140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02280166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sharma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2940124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Spivak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6803526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.11.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabbat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2742940" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vallez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5055209" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPB.2017.2742940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01004806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Thang Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L'Her" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-925X-11-32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684402v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2184534" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-009-0139-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2032945" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thepie Fapi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaugeant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taddei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/902569" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2031097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241849v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2031726" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135653v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tamtaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/532312" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2053865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0051-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK0RZ58L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Isar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.03.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Jarifi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Groenenboom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.971751" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03787948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03238994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487550" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02904494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bourmani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487540" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03261082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03329345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02173115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902793" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod K. Varshney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2018.8635920" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462536" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bompais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ameur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450769" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656076v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Cherif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592148" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598379v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Larroque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lellouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946831v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565827v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileye Ba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124497v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane M. Atto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantha Vijay Kumar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Meuleneire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540868v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135955v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dejean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Quellec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chabah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518719" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518347" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thepie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660737" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brugger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zouari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Amehraye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ben Jebara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Zelicourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660116" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137691v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272504v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272481v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272476v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272529v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bares Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272595v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gulli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Clere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>