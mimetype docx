--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -624,157 +624,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity and Substitutive Dendric Words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birecurrent sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Berthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Antonio Restivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perrin</w:t>
+                <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (05), pp.705-720. </w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (04), pp.613-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129054118420017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218196718500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458711v1</w:t>
+                <w:t xml:space="preserve">hal-03134002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
               </w:r>
@@ -858,157 +858,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birecurrent sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigidity and Substitutive Dendric Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (04), pp.613-652. </w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (05), pp.705-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218196718500285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129054118420017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134002v1</w:t>
+                <w:t xml:space="preserve">hal-02458711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall sets, Lazard sets and comma-free codes</w:t>
               </w:r>
@@ -1079,589 +1079,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral and tree sets of arbitrary characteristic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return words of linear involutions and fundamental groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.693-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2015.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367718v1</w:t>
+                <w:t xml:space="preserve">hal-01367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 684 (05), pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return words of linear involutions and fundamental groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral and tree sets of arbitrary characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (3), pp.693-715. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658 (part A), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2015.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367712v1</w:t>
+                <w:t xml:space="preserve">hal-01367718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal bifix decoding</w:t>
+                <w:t xml:space="preserve">Bifix codes and interval exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338 (5), pp.725-742. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121880v1</w:t>
+                <w:t xml:space="preserve">hal-01367685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite index basis property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1706,161 +1706,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifix codes and interval exchanges</w:t>
+                <w:t xml:space="preserve">Maximal bifix decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (5), pp.725-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2014.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367685v1</w:t>
+                <w:t xml:space="preserve">hal-01121880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic algorithm for road coloring</w:t>
               </w:r>
@@ -1950,77 +1950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic, connected and tree sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2065,321 +2065,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete mathematical structures: From dynamics to complexity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completely reducible sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.915-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218196713400158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01480616v1</w:t>
+                <w:t xml:space="preserve">hal-00790760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely reducible sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete mathematical structures: From dynamics to complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahí Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.915-942. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218196713400158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790760v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01480616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifix codes and Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 369 (1), pp.146-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2426,90 +2426,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results on syntactic groups of prefix codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (7), pp.1386-1401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 429 (1), pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,77 +2837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the groups of codes with empty kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.351-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3968,385 +3968,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles inévitables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guo-Niu Han</w:t>
+                <w:t xml:space="preserve">A weak equivalence between shifts of finite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (B47e), pp.16</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.162-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321348v1</w:t>
+                <w:t xml:space="preserve">hal-00619322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weak equivalence between shifts of finite type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+                <w:t xml:space="preserve">Ensembles inévitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Niu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.162-171</w:t>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (B47e), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619322v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les automates finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite state version of the Kraft-McMillan theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (3), pp.395-402</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (4), pp.1211-1230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793910v1</w:t>
+                <w:t xml:space="preserve">hal-00619334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite state version of the Kraft-McMillan theorem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les automates finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 30 (4), pp.1211-1230</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (3), pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619334v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative sequences of leaves and nodes in rational trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,239 +5253,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codes and automata in minimal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.210-222, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367700v1</w:t>
+                <w:t xml:space="preserve">hal-01855957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes and automata in minimal sets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specular Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.35-46, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.210-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855957v1</w:t>
+                <w:t xml:space="preserve">hal-01367700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a timed theory of channel coding</w:t>
               </w:r>
@@ -5803,260 +5803,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of local automata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variants of the road coloring problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, United States. pp.2351-2355</w:t>
+              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620271v1</w:t>
+                <w:t xml:space="preserve">hal-00620455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Coloring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embeddings of local automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Stringology Days and Algorithmic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, United States. pp.2351-2355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620456v1</w:t>
+                <w:t xml:space="preserve">hal-00620271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of the road coloring problem</w:t>
+                <w:t xml:space="preserve">Road Coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
+              <w:t xml:space="preserve">London Stringology Days and Algorithmic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620455v1</w:t>
+                <w:t xml:space="preserve">hal-00620456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of automata</w:t>
               </w:r>
@@ -6452,51 +6452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length distributions and regular sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,51 +6547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-state automata and rational trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative sequences of leaves in rational trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative combinatorics on words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miklos Bona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Enumerative Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8564,51 +8564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Dimension Group of Unimodular S-Adic Subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cecchi Bernales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2023.07.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2018-0270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rindone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196718500285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.08.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.01.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berth&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia de Felice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delecroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.74" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627821v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0721-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01480616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavall&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Retakh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Czeizler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.11.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hansel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196704001700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/950620.950625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619334v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0000(93)90005-H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryzhikov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2020.54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33365-1_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678443v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02737-6_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eilers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-2/5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482220858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21500-6_17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H. Marcus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cecchi Bernales" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2023.07.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2018-0270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rindone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196718500285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.08.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.74" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berth&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia de Felice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.01.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627821v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0721-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01480616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavall&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Retakh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Czeizler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.11.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hansel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196704001700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/950620.950625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0000(93)90005-H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryzhikov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2020.54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33365-1_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678443v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02737-6_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eilers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-2/5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482220858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21500-6_17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H. Marcus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cecchi Bernales" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>