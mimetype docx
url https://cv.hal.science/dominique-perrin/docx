--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -624,910 +624,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birecurrent sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hall sets, Lazard sets and comma-free codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218196718500285⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (1), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134002v1</w:t>
+                <w:t xml:space="preserve">hal-01804538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carton</w:t>
+                <w:t xml:space="preserve">Rigidity and Substitutive Dendric Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (05), pp.705-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054118420017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104436v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity and Substitutive Dendric Words</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Leroy</w:t>
+                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129054118420017⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458711v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hall sets, Lazard sets and comma-free codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birecurrent sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Restivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 341 (1), pp.232-243. </w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (04), pp.613-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218196718500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804538v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return words of linear involutions and fundamental groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral and tree sets of arbitrary characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2015.74⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658 (part A), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367712v1</w:t>
+                <w:t xml:space="preserve">hal-01367718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Berthé</w:t>
+                <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia de Felice</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 684 (05), pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral and tree sets of arbitrary characteristic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return words of linear involutions and fundamental groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 658 (part A), pp.159-174. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.693-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2015.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367718v1</w:t>
+                <w:t xml:space="preserve">hal-01367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifix codes and interval exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1591,77 +1591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite index basis property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1725,77 +1725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal bifix decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,758 +1840,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic algorithm for road coloring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+                <w:t xml:space="preserve">Acyclic, connected and tree sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-014-0721-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627821v2</w:t>
+                <w:t xml:space="preserve">hal-01121887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic, connected and tree sets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Leroy</w:t>
+                <w:t xml:space="preserve">A quadratic algorithm for road coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169 (-), pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00605-014-0721-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121887v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely reducible sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete mathematical structures: From dynamics to complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahí Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218196713400158⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790760v1</w:t>
+                <w:t xml:space="preserve">lirmm-01480616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete mathematical structures: From dynamics to complexity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completely reducible sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 504, pp.3-4. </w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.915-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218196713400158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01480616v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifix codes and Sturmian words</w:t>
+                <w:t xml:space="preserve">Recent results on syntactic groups of prefix codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (7), pp.1386-1401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793907v1</w:t>
+                <w:t xml:space="preserve">hal-00790638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on syntactic groups of prefix codes</w:t>
+                <w:t xml:space="preserve">Bifix codes and Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 369 (1), pp.146-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2012.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790638v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Sturmian words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 429 (1), pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2625,51 +2625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic upper bound on the size of a synchronizing word in one-cluster automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Berlinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of local automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,77 +2837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the groups of codes with empty kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Rindone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semigroup Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.351-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completing codes in a sofic shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Czeizler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes, unambiguous automata and sofic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,51 +3403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syntactic graph of a sofic shift is invariant under shift equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes and sofic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3580,51 +3580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of shift equivalent sofic shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the generating sequences of regular languages on k-symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,519 +3968,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weak equivalence between shifts of finite type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+                <w:t xml:space="preserve">Ensembles inévitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Niu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.162-171</w:t>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (B47e), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619322v1</w:t>
+                <w:t xml:space="preserve">hal-00321348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles inévitables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guo-Niu Han</w:t>
+                <w:t xml:space="preserve">A weak equivalence between shifts of finite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (B47e), pp.16</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.162-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321348v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite state version of the Kraft-McMillan theorem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les automates finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 30 (4), pp.1211-1230</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (3), pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619334v1</w:t>
+                <w:t xml:space="preserve">hal-00793910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les automates finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite state version of the Kraft-McMillan theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (3), pp.395-402</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (4), pp.1211-1230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793910v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerative sequences of leaves and nodes in rational trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 221 (1-2), pp.41-60</w:t>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619336v1</w:t>
+                <w:t xml:space="preserve">hal-03780268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enumerative sequences of leaves and nodes in rational trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.4</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 221 (1-2), pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780268v1</w:t>
+                <w:t xml:space="preserve">hal-00619336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la théorie des automates</w:t>
               </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 46, pp.271-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4803,51 +4803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation des ensembles sofiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,239 +5253,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes and automata in minimal sets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specular Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.35-46, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.210-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855957v1</w:t>
+                <w:t xml:space="preserve">hal-01367700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular Sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codes and automata in minimal sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.210-222, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23660-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367700v1</w:t>
+                <w:t xml:space="preserve">hal-01855957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a timed theory of channel coding</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Asarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldric Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic upper bound on the size of a synchronizing word in one-cluster automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5803,260 +5803,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of the road coloring problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embeddings of local automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, United States. pp.2351-2355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620455v1</w:t>
+                <w:t xml:space="preserve">hal-00620271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of local automata</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Road Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, United States. pp.2351-2355</w:t>
+              <w:t xml:space="preserve">London Stringology Days and Algorithmic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620271v1</w:t>
+                <w:t xml:space="preserve">hal-00620456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Coloring</w:t>
+                <w:t xml:space="preserve">Variants of the road coloring problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Stringology Days and Algorithmic Workshop</w:t>
+              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620456v1</w:t>
+                <w:t xml:space="preserve">hal-00620455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of automata</w:t>
               </w:r>
@@ -6180,51 +6180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syntactic graph of a sofic shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,51 +6275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of irreducible sofic shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete codes in a sofic shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6452,64 +6452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length distributions and regular sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6547,64 +6547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-state automata and rational trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6642,64 +6642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative sequences of leaves in rational trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7092,177 +7092,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Words: Automata, Semigroups, Logic and Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Infinite Words, Automata, Semigroups, Logic and Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier, pp.538, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 141, 550pp., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112831v1</w:t>
+                <w:t xml:space="preserve">hal-00619830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Words, Automata, Semigroups, Logic and Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite Words: Automata, Semigroups, Logic and Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier, 141, 550pp., 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, pp.538, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619830v1</w:t>
+                <w:t xml:space="preserve">hal-00112831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of codes</w:t>
               </w:r>
@@ -7355,51 +7355,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative combinatorics on words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miklos Bona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Enumerative Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7666,51 +7666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-length codes and finite automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Berstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,77 +7795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata and semigroups recognizing infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Flum, E. Grädel and T. Wilke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Automata, History and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.585-596, 2007</w:t>
@@ -8126,51 +8126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10: Symbolic dynamics and finite automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier du C.N.R.S., la recherche en informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.N.R.S., pp.48-51, 1993</w:t>
@@ -8343,51 +8343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the synchronization delay of local automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Czeizler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,77 +8476,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidable problems in substitution shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8564,51 +8564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Dimension Group of Unimodular S-Adic Subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cecchi Bernales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2023.07.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2018-0270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rindone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196718500285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.08.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.74" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berth&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia de Felice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.01.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627821v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0721-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01480616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavall&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Retakh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Czeizler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.11.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hansel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196704001700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/950620.950625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321348v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780268v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0000(93)90005-H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryzhikov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2020.54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33365-1_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678443v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02737-6_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eilers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-2/5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482220858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21500-6_17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H. Marcus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cecchi Bernales" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DAM.2023.07.008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cecchi Bernales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01488-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2018-0270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dolce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2020.35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.08.034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054118420017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rindone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196718500285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.01.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berth&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia de Felice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delecroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.74" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2014.09.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2014.12.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0721-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627821v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01480616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Gajardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.07.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Berlinkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavall&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Retakh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JNCG/65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Czeizler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.11.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hansel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196704001700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/950620.950625" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619334v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Cohen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0000(93)90005-H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryzhikov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.FSTTCS.2020.54" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492303v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33365-1_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678443v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02737-6_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eilers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-2/5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482220858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21500-6_17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H. Marcus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04491377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cecchi Bernales" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>